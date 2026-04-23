--- v0 (2026-03-07)
+++ v1 (2026-04-23)
@@ -12,119 +12,338 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Sr No</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Name of Subject</t>
   </si>
   <si>
-    <t>2022-12-22</t>
-[...11 lines deleted...]
-    <t>SY BSc.  Practical Internal Exam</t>
+    <t>2021-01-02</t>
+  </si>
+  <si>
+    <t>2021-01-06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Commerce </t>
+  </si>
+  <si>
+    <t>2021-04-28</t>
+  </si>
+  <si>
+    <t>2021-06-23</t>
+  </si>
+  <si>
+    <t>2021-06-26</t>
+  </si>
+  <si>
+    <t>2022-01-12</t>
+  </si>
+  <si>
+    <t>2022-01-14</t>
+  </si>
+  <si>
+    <t>2022-01-17</t>
+  </si>
+  <si>
+    <t>2022-01-20</t>
+  </si>
+  <si>
+    <t>2022-02-21</t>
+  </si>
+  <si>
+    <t>2022-02-25</t>
+  </si>
+  <si>
+    <t>SYBCOM Practical Exam Sem - III</t>
+  </si>
+  <si>
+    <t>TYBCOM Practical Exam Sem - V</t>
+  </si>
+  <si>
+    <t>2022-02-28</t>
+  </si>
+  <si>
+    <t>SYBCOM Practical Re-exam</t>
+  </si>
+  <si>
+    <t>2022-03-08</t>
+  </si>
+  <si>
+    <t>2022-03-12</t>
+  </si>
+  <si>
+    <t>FYBCOM Practical Exam Sem - I</t>
+  </si>
+  <si>
+    <t>2022-03-14</t>
+  </si>
+  <si>
+    <t>2022-03-21</t>
+  </si>
+  <si>
+    <t>2022-05-17</t>
+  </si>
+  <si>
+    <t>2022-05-21</t>
+  </si>
+  <si>
+    <t>FYBCOM Practical Exam Sem - II</t>
+  </si>
+  <si>
+    <t>SYBCOM Practical Exam Sem - IV</t>
+  </si>
+  <si>
+    <t>2022-05-18</t>
+  </si>
+  <si>
+    <t>2022-05-22</t>
+  </si>
+  <si>
+    <t>TYBCOM Practical Exam Sem - VI</t>
+  </si>
+  <si>
+    <t>2022-11-18</t>
+  </si>
+  <si>
+    <t>2022-11-19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B.Com Internal Exam </t>
+  </si>
+  <si>
+    <t>2022-11-20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Internship Notice </t>
+  </si>
+  <si>
+    <t>2023-01-11</t>
+  </si>
+  <si>
+    <t>2023-01-14</t>
+  </si>
+  <si>
+    <t>2023-01-16</t>
+  </si>
+  <si>
+    <t>2023-01-20</t>
+  </si>
+  <si>
+    <t>2023-01-21</t>
+  </si>
+  <si>
+    <t>2023-01-25</t>
+  </si>
+  <si>
+    <t>2023-01-27</t>
+  </si>
+  <si>
+    <t>2024-02-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Internal exam Sem II, IV &amp; VI 2023-24 </t>
+  </si>
+  <si>
+    <t>2023-02-01</t>
+  </si>
+  <si>
+    <t>Internal Exam Sem - II, IV &amp; VI</t>
+  </si>
+  <si>
+    <t>2023-05-06</t>
   </si>
   <si>
     <t>2023-05-10</t>
   </si>
   <si>
-    <t>2023-05-12</t>
-[...35 lines deleted...]
-    <t>SY BSc Botany Practical Exam SPPU Term II</t>
+    <t>2023-05-11</t>
+  </si>
+  <si>
+    <t>2023-05-16</t>
+  </si>
+  <si>
+    <t>2023-10-11</t>
+  </si>
+  <si>
+    <t>2023-10-20</t>
+  </si>
+  <si>
+    <t>TYBCOM Internship 2023-24</t>
+  </si>
+  <si>
+    <t>2023-10-12</t>
+  </si>
+  <si>
+    <t>2023-10-14</t>
+  </si>
+  <si>
+    <t>Online exam Sem I, III &amp; V 2023-24</t>
+  </si>
+  <si>
+    <t>2023-10-27</t>
+  </si>
+  <si>
+    <t>2023-10-31</t>
+  </si>
+  <si>
+    <t>Practical Exam Notice FY,SY,TY sem  I,III &amp; V</t>
+  </si>
+  <si>
+    <t>2023-10-30</t>
+  </si>
+  <si>
+    <t>2023-11-02</t>
+  </si>
+  <si>
+    <t>Practical Exam F.Y.B.Com Notice 2023-24 Sem - I</t>
+  </si>
+  <si>
+    <t>2023-11-25</t>
+  </si>
+  <si>
+    <t>2023-11-30</t>
+  </si>
+  <si>
+    <t>Practical Exam S.Y.B.Com Sem - III 2023-24</t>
+  </si>
+  <si>
+    <t>2024-01-27</t>
+  </si>
+  <si>
+    <t>2024-04-15</t>
+  </si>
+  <si>
+    <t>2024-04-19</t>
+  </si>
+  <si>
+    <t>Practical Exam SYBCOM Sem - IV</t>
+  </si>
+  <si>
+    <t>Practical Exam TYBCOM Sem - VI</t>
+  </si>
+  <si>
+    <t>2024-09-02</t>
+  </si>
+  <si>
+    <t>2024-09-09</t>
+  </si>
+  <si>
+    <t>Internal Exam Sem - I, III &amp; V</t>
+  </si>
+  <si>
+    <t>2024-09-11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OE Internal Exam Sem - I </t>
+  </si>
+  <si>
+    <t>2024-10-17</t>
+  </si>
+  <si>
+    <t>2024-10-19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Practical Exam S.Y.B.Com Sem - III </t>
+  </si>
+  <si>
+    <t>2024-10-21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IKS Exam </t>
+  </si>
+  <si>
+    <t>2025-03-26</t>
+  </si>
+  <si>
+    <t>2025-04-01</t>
+  </si>
+  <si>
+    <t>2025-04-08</t>
+  </si>
+  <si>
+    <t>2025-04-12</t>
+  </si>
+  <si>
+    <t>Practical Exam T.Y.B.Com Sem - VI</t>
+  </si>
+  <si>
+    <t>2025-10-10</t>
+  </si>
+  <si>
+    <t>2025-10-16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Practical Exam T.Y.B.Com Sem - V </t>
+  </si>
+  <si>
+    <t>2025-10-11</t>
+  </si>
+  <si>
+    <t>2026-01-26</t>
+  </si>
+  <si>
+    <t>2026-02-01</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>2026-04-25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Practical Exam S.Y.B.Com Sem - IV </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -428,168 +647,658 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D8"/>
+  <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
         <v>9</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10">
+        <v>9</v>
+      </c>
+      <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" t="s">
         <v>21</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D10" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11">
+        <v>10</v>
+      </c>
+      <c r="B11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14">
+        <v>13</v>
+      </c>
+      <c r="B14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16">
+        <v>15</v>
+      </c>
+      <c r="B16" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17">
+        <v>16</v>
+      </c>
+      <c r="B17" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19">
+        <v>18</v>
+      </c>
+      <c r="B19" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20">
+        <v>19</v>
+      </c>
+      <c r="B20" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" t="s">
+        <v>44</v>
+      </c>
+      <c r="D20" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22">
         <v>21</v>
       </c>
-      <c r="D8" t="s">
+      <c r="B22" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" t="s">
+        <v>49</v>
+      </c>
+      <c r="D22" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23">
         <v>22</v>
+      </c>
+      <c r="B23" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24">
+        <v>23</v>
+      </c>
+      <c r="B24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" t="s">
+        <v>51</v>
+      </c>
+      <c r="D24" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25">
+        <v>24</v>
+      </c>
+      <c r="B25" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" t="s">
+        <v>53</v>
+      </c>
+      <c r="D25" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26">
+        <v>25</v>
+      </c>
+      <c r="B26" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" t="s">
+        <v>56</v>
+      </c>
+      <c r="D26" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" t="s">
+        <v>59</v>
+      </c>
+      <c r="D27" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28">
+        <v>27</v>
+      </c>
+      <c r="B28" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28" t="s">
+        <v>62</v>
+      </c>
+      <c r="D28" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29">
+        <v>28</v>
+      </c>
+      <c r="B29" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" t="s">
+        <v>65</v>
+      </c>
+      <c r="D29" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30">
+        <v>29</v>
+      </c>
+      <c r="B30" t="s">
+        <v>67</v>
+      </c>
+      <c r="C30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>68</v>
+      </c>
+      <c r="C31" t="s">
+        <v>69</v>
+      </c>
+      <c r="D31" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32" t="s">
+        <v>69</v>
+      </c>
+      <c r="D32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33">
+        <v>32</v>
+      </c>
+      <c r="B33" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" t="s">
+        <v>73</v>
+      </c>
+      <c r="D33" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" t="s">
+        <v>75</v>
+      </c>
+      <c r="D34" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35">
+        <v>34</v>
+      </c>
+      <c r="B35" t="s">
+        <v>77</v>
+      </c>
+      <c r="C35" t="s">
+        <v>78</v>
+      </c>
+      <c r="D35" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36">
+        <v>35</v>
+      </c>
+      <c r="B36" t="s">
+        <v>77</v>
+      </c>
+      <c r="C36" t="s">
+        <v>78</v>
+      </c>
+      <c r="D36" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37">
+        <v>36</v>
+      </c>
+      <c r="B37" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" t="s">
+        <v>80</v>
+      </c>
+      <c r="D37" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38">
+        <v>37</v>
+      </c>
+      <c r="B38" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" t="s">
+        <v>83</v>
+      </c>
+      <c r="D38" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39">
+        <v>38</v>
+      </c>
+      <c r="B39" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" t="s">
+        <v>85</v>
+      </c>
+      <c r="D39" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40">
+        <v>39</v>
+      </c>
+      <c r="B40" t="s">
+        <v>87</v>
+      </c>
+      <c r="C40" t="s">
+        <v>88</v>
+      </c>
+      <c r="D40" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41">
+        <v>40</v>
+      </c>
+      <c r="B41" t="s">
+        <v>90</v>
+      </c>
+      <c r="C41" t="s">
+        <v>88</v>
+      </c>
+      <c r="D41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42">
+        <v>41</v>
+      </c>
+      <c r="B42" t="s">
+        <v>91</v>
+      </c>
+      <c r="C42" t="s">
+        <v>92</v>
+      </c>
+      <c r="D42" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43">
+        <v>42</v>
+      </c>
+      <c r="B43" t="s">
+        <v>93</v>
+      </c>
+      <c r="C43" t="s">
+        <v>94</v>
+      </c>
+      <c r="D43" t="s">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">