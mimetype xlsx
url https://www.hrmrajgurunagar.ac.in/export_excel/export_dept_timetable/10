--- v1 (2026-04-23)
+++ v2 (2026-08-31)
@@ -12,338 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Sr No</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Name of Subject</t>
   </si>
   <si>
-    <t>2021-01-02</t>
-[...272 lines deleted...]
-    <t xml:space="preserve">Practical Exam S.Y.B.Com Sem - IV </t>
+    <t>2022-12-16</t>
+  </si>
+  <si>
+    <t>2022-12-19</t>
+  </si>
+  <si>
+    <t>ZO 357, 358, 359 - Zoology Practical Paper I , II, III</t>
+  </si>
+  <si>
+    <t>2022-12-21</t>
+  </si>
+  <si>
+    <t>2022-12-22</t>
+  </si>
+  <si>
+    <t>ZO 233 -Zoology Practical Paper III</t>
+  </si>
+  <si>
+    <t>2023-01-01</t>
+  </si>
+  <si>
+    <t>2023-01-03</t>
+  </si>
+  <si>
+    <t>Zoology Practical Paper</t>
+  </si>
+  <si>
+    <t>2023-10-23</t>
+  </si>
+  <si>
+    <t>2023-10-25</t>
+  </si>
+  <si>
+    <t>ZO 113 -Zoology Practical Paper</t>
+  </si>
+  <si>
+    <t>2023-11-26</t>
+  </si>
+  <si>
+    <t>2023-11-28</t>
+  </si>
+  <si>
+    <t>Zoology Practical I, II, III</t>
+  </si>
+  <si>
+    <t>2024-03-18</t>
+  </si>
+  <si>
+    <t>2024-03-20</t>
+  </si>
+  <si>
+    <t>ZO-123 Zoology Practical Paper III</t>
+  </si>
+  <si>
+    <t>2024-10-15</t>
+  </si>
+  <si>
+    <t>2024-10-18</t>
+  </si>
+  <si>
+    <t>Zoology Practical Paper Internal  Examination  SEM I</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>2025-03-22</t>
+  </si>
+  <si>
+    <t>Zoology Practical Paper Internal  Examination SEM II</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -647,658 +443,182 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D43"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
-[...40 lines deleted...]
-      <c r="D12" t="s">
         <v>27</v>
-      </c>
-[...432 lines deleted...]
-        <v>95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">