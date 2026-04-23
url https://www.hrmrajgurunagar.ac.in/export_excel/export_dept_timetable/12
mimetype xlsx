--- v0 (2026-03-07)
+++ v1 (2026-04-23)
@@ -12,101 +12,245 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Sr No</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Name of Subject</t>
   </si>
   <si>
     <t>2022-02-08</t>
   </si>
   <si>
     <t>2022-02-11</t>
   </si>
   <si>
-    <t>Statistics</t>
+    <t xml:space="preserve">Internal Exam </t>
   </si>
   <si>
     <t>2022-02-14</t>
   </si>
   <si>
+    <t>Internal Practical Exam</t>
+  </si>
+  <si>
+    <t>2022-02-17</t>
+  </si>
+  <si>
+    <t>2022-02-21</t>
+  </si>
+  <si>
+    <t>2022-02-23</t>
+  </si>
+  <si>
+    <t>Practical Exam</t>
+  </si>
+  <si>
     <t>2022-02-22</t>
   </si>
   <si>
     <t>2022-02-28</t>
   </si>
   <si>
     <t>2022-02-24</t>
   </si>
   <si>
     <t>2022-02-26</t>
   </si>
   <si>
+    <t>2022-04-24</t>
+  </si>
+  <si>
+    <t>Extra Lecture</t>
+  </si>
+  <si>
+    <t>2022-05-17</t>
+  </si>
+  <si>
+    <t>2022-05-20</t>
+  </si>
+  <si>
+    <t>2022-05-23</t>
+  </si>
+  <si>
+    <t>2022-05-30</t>
+  </si>
+  <si>
+    <t>Notice</t>
+  </si>
+  <si>
+    <t>2022-05-25</t>
+  </si>
+  <si>
+    <t>2022-05-27</t>
+  </si>
+  <si>
+    <t>T.Y.B.Sc. Practical Exam</t>
+  </si>
+  <si>
+    <t>2022-05-26</t>
+  </si>
+  <si>
+    <t>2022-05-31</t>
+  </si>
+  <si>
+    <t>S.Y.B.Sc. Practical Exam</t>
+  </si>
+  <si>
+    <t>2022-05-28</t>
+  </si>
+  <si>
+    <t>F.Y.B.Sc. Practical Exam</t>
+  </si>
+  <si>
+    <t>2022-06-20</t>
+  </si>
+  <si>
+    <t>2022-06-23</t>
+  </si>
+  <si>
+    <t>2022-06-22</t>
+  </si>
+  <si>
+    <t>2022-06-25</t>
+  </si>
+  <si>
+    <t>2022-06-29</t>
+  </si>
+  <si>
+    <t>2022-09-28</t>
+  </si>
+  <si>
+    <t>F.Y.B.B.A. (C.A.) Test</t>
+  </si>
+  <si>
+    <t>2022-10-03</t>
+  </si>
+  <si>
+    <t>2022-10-19</t>
+  </si>
+  <si>
+    <t>F.Y.B.Com. Test</t>
+  </si>
+  <si>
+    <t>2022-10-17</t>
+  </si>
+  <si>
+    <t>2022-10-20</t>
+  </si>
+  <si>
+    <t>F.Y.B.Sc. (Comp. Sci.) Test</t>
+  </si>
+  <si>
+    <t>2022-11-06</t>
+  </si>
+  <si>
+    <t>2022-11-27</t>
+  </si>
+  <si>
+    <t>2022-11-09</t>
+  </si>
+  <si>
+    <t>2022-11-12</t>
+  </si>
+  <si>
+    <t>2022-11-13</t>
+  </si>
+  <si>
+    <t>2023-01-02</t>
+  </si>
+  <si>
+    <t>Journal Submission</t>
+  </si>
+  <si>
     <t>2023-01-06</t>
   </si>
   <si>
     <t>2023-01-07</t>
   </si>
   <si>
-    <t>2023-01-09</t>
-[...5 lines deleted...]
-    <t>2023-02-23</t>
+    <t>2023-04-07</t>
+  </si>
+  <si>
+    <t>2023-04-14</t>
+  </si>
+  <si>
+    <t>2025-10-03</t>
+  </si>
+  <si>
+    <t>2025-10-06</t>
+  </si>
+  <si>
+    <t>2025-10-09</t>
+  </si>
+  <si>
+    <t>2025-10-11</t>
+  </si>
+  <si>
+    <t>2025-10-13</t>
+  </si>
+  <si>
+    <t>2025-10-14</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -410,210 +554,616 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D11"/>
+  <dimension ref="A1:D40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C7" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D8" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>14</v>
       </c>
       <c r="D10" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" t="s">
         <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14">
+        <v>13</v>
+      </c>
+      <c r="B14" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16">
+        <v>15</v>
+      </c>
+      <c r="B16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17">
+        <v>16</v>
+      </c>
+      <c r="B17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19">
+        <v>18</v>
+      </c>
+      <c r="B19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20">
+        <v>19</v>
+      </c>
+      <c r="B20" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22">
+        <v>21</v>
+      </c>
+      <c r="B22" t="s">
+        <v>36</v>
+      </c>
+      <c r="C22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23">
+        <v>22</v>
+      </c>
+      <c r="B23" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24">
+        <v>23</v>
+      </c>
+      <c r="B24" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25">
+        <v>24</v>
+      </c>
+      <c r="B25" t="s">
+        <v>42</v>
+      </c>
+      <c r="C25" t="s">
+        <v>43</v>
+      </c>
+      <c r="D25" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26">
+        <v>25</v>
+      </c>
+      <c r="B26" t="s">
+        <v>45</v>
+      </c>
+      <c r="C26" t="s">
+        <v>46</v>
+      </c>
+      <c r="D26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27" t="s">
+        <v>47</v>
+      </c>
+      <c r="C27" t="s">
+        <v>48</v>
+      </c>
+      <c r="D27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28">
+        <v>27</v>
+      </c>
+      <c r="B28" t="s">
+        <v>49</v>
+      </c>
+      <c r="C28" t="s">
+        <v>49</v>
+      </c>
+      <c r="D28" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29">
+        <v>28</v>
+      </c>
+      <c r="B29" t="s">
+        <v>50</v>
+      </c>
+      <c r="C29" t="s">
+        <v>50</v>
+      </c>
+      <c r="D29" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30">
+        <v>29</v>
+      </c>
+      <c r="B30" t="s">
+        <v>52</v>
+      </c>
+      <c r="C30" t="s">
+        <v>52</v>
+      </c>
+      <c r="D30" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>52</v>
+      </c>
+      <c r="C31" t="s">
+        <v>53</v>
+      </c>
+      <c r="D31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" t="s">
+        <v>54</v>
+      </c>
+      <c r="C32" t="s">
+        <v>54</v>
+      </c>
+      <c r="D32" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33">
+        <v>32</v>
+      </c>
+      <c r="B33" t="s">
+        <v>55</v>
+      </c>
+      <c r="C33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D33" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" t="s">
+        <v>56</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35">
+        <v>34</v>
+      </c>
+      <c r="B35" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" t="s">
+        <v>58</v>
+      </c>
+      <c r="D35" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36">
+        <v>35</v>
+      </c>
+      <c r="B36" t="s">
+        <v>59</v>
+      </c>
+      <c r="C36" t="s">
+        <v>59</v>
+      </c>
+      <c r="D36" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37">
+        <v>36</v>
+      </c>
+      <c r="B37" t="s">
+        <v>60</v>
+      </c>
+      <c r="C37" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38">
+        <v>37</v>
+      </c>
+      <c r="B38" t="s">
+        <v>62</v>
+      </c>
+      <c r="C38" t="s">
+        <v>63</v>
+      </c>
+      <c r="D38" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39">
+        <v>38</v>
+      </c>
+      <c r="B39" t="s">
+        <v>63</v>
+      </c>
+      <c r="C39" t="s">
+        <v>63</v>
+      </c>
+      <c r="D39" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40">
+        <v>39</v>
+      </c>
+      <c r="B40" t="s">
+        <v>64</v>
+      </c>
+      <c r="C40" t="s">
+        <v>64</v>
+      </c>
+      <c r="D40" t="s">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">