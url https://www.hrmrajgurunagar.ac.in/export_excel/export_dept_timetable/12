--- v1 (2026-04-23)
+++ v2 (2026-06-30)
@@ -12,245 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Sr No</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Name of Subject</t>
   </si>
   <si>
-    <t>2022-02-08</t>
-[...179 lines deleted...]
-    <t>2026-04-09</t>
+    <t>2022-12-16</t>
+  </si>
+  <si>
+    <t>2022-12-19</t>
+  </si>
+  <si>
+    <t>ZO 357, 358, 359 - Zoology Practical Paper I , II, III</t>
+  </si>
+  <si>
+    <t>2022-12-21</t>
+  </si>
+  <si>
+    <t>2022-12-22</t>
+  </si>
+  <si>
+    <t>ZO 233 -Zoology Practical Paper III</t>
+  </si>
+  <si>
+    <t>2023-01-01</t>
+  </si>
+  <si>
+    <t>2023-01-03</t>
+  </si>
+  <si>
+    <t>Zoology Practical Paper</t>
+  </si>
+  <si>
+    <t>2023-10-23</t>
+  </si>
+  <si>
+    <t>2023-10-25</t>
+  </si>
+  <si>
+    <t>ZO 113 -Zoology Practical Paper</t>
+  </si>
+  <si>
+    <t>2023-11-26</t>
+  </si>
+  <si>
+    <t>2023-11-28</t>
+  </si>
+  <si>
+    <t>Zoology Practical I, II, III</t>
+  </si>
+  <si>
+    <t>2024-03-18</t>
+  </si>
+  <si>
+    <t>2024-03-20</t>
+  </si>
+  <si>
+    <t>ZO-123 Zoology Practical Paper III</t>
+  </si>
+  <si>
+    <t>2024-10-15</t>
+  </si>
+  <si>
+    <t>2024-10-18</t>
+  </si>
+  <si>
+    <t>Zoology Practical Paper Internal  Examination  SEM I</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>2025-03-22</t>
+  </si>
+  <si>
+    <t>Zoology Practical Paper Internal  Examination SEM II</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -554,616 +443,182 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D40"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C8" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
-[...104 lines deleted...]
-      <c r="B17" t="s">
         <v>27</v>
-      </c>
-[...326 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">