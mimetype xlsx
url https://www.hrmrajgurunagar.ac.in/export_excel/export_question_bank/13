--- v0 (2026-03-07)
+++ v1 (2026-04-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Sr No</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Name of Subject</t>
   </si>
   <si>
     <t>Month/Year</t>
   </si>
   <si>
     <t>FYBCOM</t>
   </si>
   <si>
     <t xml:space="preserve">All Subjects </t>
   </si>
   <si>
     <t>April 2022</t>
   </si>
   <si>
     <t>SYBCOM Sem - IV</t>
   </si>
   <si>
@@ -84,50 +84,62 @@
     <t>December 2021</t>
   </si>
   <si>
     <t xml:space="preserve">FYBCOM - I </t>
   </si>
   <si>
     <t>FYBCOM NEP SEM - II</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>FYBCOM - II</t>
   </si>
   <si>
     <t>June 2020</t>
   </si>
   <si>
     <t>SYBCOM Sem - III</t>
   </si>
   <si>
     <t xml:space="preserve">FYBCOM NEP SEM - I </t>
   </si>
   <si>
     <t>June 2024</t>
+  </si>
+  <si>
+    <t>SYBCOM NEP Sem - III</t>
+  </si>
+  <si>
+    <t>All Subjects</t>
+  </si>
+  <si>
+    <t>June 2025</t>
+  </si>
+  <si>
+    <t>SYBCOM NEP Sem - IV</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>October 2022 Sem - III</t>
   </si>
   <si>
     <t>October 2022 Sem - IV</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -443,51 +455,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D26"/>
+  <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
@@ -722,141 +734,169 @@
         <v>5</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>22</v>
       </c>
       <c r="C19" t="s">
         <v>5</v>
       </c>
       <c r="D19" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="C20" t="s">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="D20" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C21" t="s">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="D21" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C22" t="s">
         <v>5</v>
       </c>
       <c r="D22" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>5</v>
       </c>
       <c r="D23" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C24" t="s">
         <v>5</v>
       </c>
       <c r="D24" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="C25" t="s">
         <v>5</v>
       </c>
       <c r="D25" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
+        <v>7</v>
+      </c>
+      <c r="C26" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>5</v>
+      </c>
+      <c r="D27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28">
+        <v>27</v>
+      </c>
+      <c r="B28" t="s">
         <v>21</v>
       </c>
-      <c r="C26" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="C28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D28" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">