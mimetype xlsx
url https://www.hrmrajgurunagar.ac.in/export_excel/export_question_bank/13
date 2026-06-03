--- v1 (2026-04-23)
+++ v2 (2026-06-03)
@@ -12,95 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Sr No</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Name of Subject</t>
   </si>
   <si>
     <t>Month/Year</t>
   </si>
   <si>
     <t>FYBCOM</t>
   </si>
   <si>
     <t xml:space="preserve">All Subjects </t>
   </si>
   <si>
     <t>April 2022</t>
   </si>
   <si>
     <t>SYBCOM Sem - IV</t>
   </si>
   <si>
     <t>TYBCOM Sem - VI</t>
   </si>
   <si>
     <t>TYBCOM Sem - V</t>
   </si>
   <si>
     <t xml:space="preserve">April 2022 </t>
   </si>
   <si>
     <t>April 2022 Sem - III</t>
   </si>
   <si>
     <t>April 2023</t>
   </si>
   <si>
     <t>April 2023 Sem - III</t>
   </si>
   <si>
     <t>April 2023 Sem - IV</t>
+  </si>
+  <si>
+    <t>All Subject</t>
+  </si>
+  <si>
+    <t>April 2025</t>
   </si>
   <si>
     <t>December 2021</t>
   </si>
   <si>
     <t xml:space="preserve">FYBCOM - I </t>
   </si>
   <si>
     <t>FYBCOM NEP SEM - II</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>FYBCOM - II</t>
   </si>
   <si>
     <t>June 2020</t>
   </si>
   <si>
     <t>SYBCOM Sem - III</t>
   </si>
   <si>
     <t xml:space="preserve">FYBCOM NEP SEM - I </t>
   </si>
@@ -455,51 +461,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D28"/>
+  <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
@@ -622,281 +628,309 @@
         <v>5</v>
       </c>
       <c r="D10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
       <c r="D11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>8</v>
       </c>
       <c r="C13" t="s">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="D13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>5</v>
       </c>
       <c r="D14" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C16" t="s">
         <v>5</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C17" t="s">
         <v>5</v>
       </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="C18" t="s">
         <v>5</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" t="s">
+        <v>5</v>
+      </c>
+      <c r="D19" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="C20" t="s">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="D20" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C21" t="s">
+        <v>5</v>
+      </c>
+      <c r="D21" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="C22" t="s">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="D22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C23" t="s">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="D23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C24" t="s">
         <v>5</v>
       </c>
       <c r="D24" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>5</v>
       </c>
       <c r="D25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
         <v>5</v>
       </c>
       <c r="D26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="C27" t="s">
         <v>5</v>
       </c>
       <c r="D27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="C28" t="s">
         <v>5</v>
       </c>
       <c r="D28" t="s">
-        <v>31</v>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29">
+        <v>28</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D29" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30">
+        <v>29</v>
+      </c>
+      <c r="B30" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" t="s">
+        <v>5</v>
+      </c>
+      <c r="D30" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">