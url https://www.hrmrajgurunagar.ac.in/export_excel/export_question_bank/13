--- v2 (2026-06-03)
+++ v3 (2026-06-30)
@@ -12,152 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Sr No</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Name of Subject</t>
   </si>
   <si>
     <t>Month/Year</t>
   </si>
   <si>
-    <t>FYBCOM</t>
-[...86 lines deleted...]
-    <t>October 2023</t>
+    <t>F.Y.B.Sc.</t>
+  </si>
+  <si>
+    <t>Paper I and II</t>
+  </si>
+  <si>
+    <t>S.Y.B.Sc.</t>
+  </si>
+  <si>
+    <t>T.Y.B.Sc.</t>
+  </si>
+  <si>
+    <t>All papers</t>
+  </si>
+  <si>
+    <t>F. Y. B. Sc</t>
+  </si>
+  <si>
+    <t>Sem I and II</t>
+  </si>
+  <si>
+    <t>Applied aspects of plant Sciences</t>
+  </si>
+  <si>
+    <t>2024-25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -461,476 +398,140 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
-      <c r="D2" t="s">
-        <v>6</v>
+      <c r="D2">
+        <v>2019</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
-      <c r="D3" t="s">
-        <v>6</v>
+      <c r="D3">
+        <v>2020</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" t="s">
         <v>8</v>
       </c>
-      <c r="C4" t="s">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="D4">
+        <v>2021</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="D5" t="s">
         <v>10</v>
+      </c>
+      <c r="D5">
+        <v>2024</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
-[...12 lines deleted...]
-      <c r="D7" t="s">
         <v>12</v>
-      </c>
-[...320 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">