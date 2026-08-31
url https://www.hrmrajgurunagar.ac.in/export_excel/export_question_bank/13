--- v3 (2026-06-30)
+++ v4 (2026-08-31)
@@ -1,147 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
-</file>
-[...102 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -393,163 +289,50 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...111 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>