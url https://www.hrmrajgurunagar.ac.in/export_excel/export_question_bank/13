--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -285,54 +285,50 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>