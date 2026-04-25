--- v0 (2026-03-07)
+++ v1 (2026-04-25)
@@ -12,164 +12,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Sr No</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Name of Subject</t>
   </si>
   <si>
     <t>Month/Year</t>
   </si>
   <si>
-    <t>प्रथम वर्ष कला सेमिस्टर पहिले (NEP)</t>
-[...98 lines deleted...]
-    <t>भारतीय राष्ट्रीय आंदोलन (१८८५-१९२०) प्रश्नसंच</t>
+    <t>F. Y. B. Sc.</t>
+  </si>
+  <si>
+    <t>Chemistry</t>
+  </si>
+  <si>
+    <t>M. Sc. 1st Year</t>
+  </si>
+  <si>
+    <t>Organic Chemistry</t>
+  </si>
+  <si>
+    <t>S. Y. B.Sc.</t>
+  </si>
+  <si>
+    <t>2020 (2019 Pattern)</t>
+  </si>
+  <si>
+    <t>M. Sc. 2nd Year</t>
+  </si>
+  <si>
+    <t>T. Y. B. Sc.</t>
+  </si>
+  <si>
+    <t>2021 (2019 Pattern)</t>
+  </si>
+  <si>
+    <t>TYBSC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chemistry of Soils and Agrochemicals </t>
+  </si>
+  <si>
+    <t>Introduction to Medicinal Chemistry</t>
+  </si>
+  <si>
+    <t>Chemistry of Soils and Agrochemicals</t>
+  </si>
+  <si>
+    <t>Analytical Chemistry</t>
+  </si>
+  <si>
+    <t>Physical Chemistry</t>
+  </si>
+  <si>
+    <t>Inorganic Chemistry</t>
+  </si>
+  <si>
+    <t>M. Sc. 1st Year (NEP-2020)</t>
+  </si>
+  <si>
+    <t>2023 (NEP-2020 Pattern)</t>
+  </si>
+  <si>
+    <t>FYBSC</t>
+  </si>
+  <si>
+    <t>SEC-101-CHE(A)-T-CHEMISTRY OF Laboratory Skill</t>
+  </si>
+  <si>
+    <t>2024 (NEP-2020 Pattern)</t>
+  </si>
+  <si>
+    <t>F. Y. B. Sc. (NEP)</t>
+  </si>
+  <si>
+    <t>NEP-2020 (2024 Pattern)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -473,546 +440,336 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D35"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
-      <c r="D2" t="s">
-        <v>6</v>
+      <c r="D2">
+        <v>2019</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
         <v>7</v>
       </c>
-      <c r="C3" t="s">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="D3">
+        <v>2019</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D5" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D6" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="D7" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>14</v>
+      </c>
+      <c r="D8">
+        <v>2022</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>15</v>
+      </c>
+      <c r="D9">
+        <v>2022</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>16</v>
+      </c>
+      <c r="D10">
+        <v>2023</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>16</v>
+      </c>
+      <c r="D11">
+        <v>2023</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>17</v>
+      </c>
+      <c r="D12">
+        <v>2023</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>7</v>
+      </c>
+      <c r="D13">
+        <v>2023</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>7</v>
+      </c>
+      <c r="D14">
+        <v>2023</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>18</v>
+      </c>
+      <c r="D15">
+        <v>2023</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>19</v>
+      </c>
+      <c r="D16">
+        <v>2023</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" t="s">
         <v>7</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>23</v>
+      </c>
+      <c r="D18">
+        <v>2024</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C19" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D19" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="C20" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="D20" t="s">
-        <v>30</v>
-[...87 lines deleted...]
-      <c r="A27">
         <v>26</v>
-      </c>
-[...119 lines deleted...]
-        <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">