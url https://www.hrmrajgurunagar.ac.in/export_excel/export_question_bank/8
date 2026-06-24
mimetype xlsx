--- v1 (2026-04-25)
+++ v2 (2026-06-24)
@@ -12,131 +12,272 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Sr No</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Name of Subject</t>
   </si>
   <si>
     <t>Month/Year</t>
   </si>
   <si>
-    <t>F. Y. B. Sc.</t>
-[...65 lines deleted...]
-    <t>NEP-2020 (2024 Pattern)</t>
+    <t>T.Y.B.A (SEM. - V) 2019 PATTERN G3 SEM 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">भाषिककौशल्यविकास आणि आधुनिक मराठी साहित्यप्रकार : प्रवासवर्णन </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2022-2023  </t>
+  </si>
+  <si>
+    <t>T.Y.B.A (SEM. - V) 2019 PATTERN S4 SEM 5</t>
+  </si>
+  <si>
+    <t>वर्णनात्मक भाषाविज्ञान भाग 1</t>
+  </si>
+  <si>
+    <t>T.Y.B.A (SEM. - V) 2019 PATTERN S3  SEM.5</t>
+  </si>
+  <si>
+    <t>मध्ययुगीन मराठी साहित्याचा इतिहास (प्रारंभ ते १६००)</t>
+  </si>
+  <si>
+    <t>T.Y.B.A (SEM. - VI ) 2019 PATTERN G3 SEM 6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">भाषिककौशल्यविकास आणि आधुनिक मराठी साहित्यप्रकार : कविता </t>
+  </si>
+  <si>
+    <t>T.Y.B.A (SEM. - VI ) 2019 PATTERN S4 SEM 6</t>
+  </si>
+  <si>
+    <t>वर्णनात्मक भाषाविज्ञान भाग 2</t>
+  </si>
+  <si>
+    <t>T.Y.B.A (SEM. - VI ) 2019 PATTERN S3 SEM 6</t>
+  </si>
+  <si>
+    <t>मध्ययुगीन मराठी साहित्याचा इतिहास ( १६०० ते १८१८)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">M.A ( MARATHI ) 2019 PATTERN Term 3 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">साहित्य समीक्षा </t>
+  </si>
+  <si>
+    <t xml:space="preserve">लोकसाहित्याची मूलतत्त्वे आणि मराठी लोकसाहित्य भाग 1 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">M.A ( MARATHI ) 2019 PATTERN Term 4 </t>
+  </si>
+  <si>
+    <t>प्रसारमाध्यमांसाठी लेखन कौशल्ये भाग 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">साहित्य संशोधन </t>
+  </si>
+  <si>
+    <t>लोकसाहित्याची मूलतत्त्वे आणि मराठी लोकसाहित्य भाग 2</t>
+  </si>
+  <si>
+    <t>नेमलेल्या मध्ययुगीन साहित्यकृतींचा अभ्यास भाग 2</t>
+  </si>
+  <si>
+    <t>S.Y.B.A ( SEM - III ) 2019 PATTERN MIL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">मराठी भाषिक संज्ञापनकौशल्ये </t>
+  </si>
+  <si>
+    <t>S.Y.B.A ( SEM - III ) 2019 PATTERN S1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">आधुनिक मराठी साहित्य : प्रकाशवाटा </t>
+  </si>
+  <si>
+    <t>S.Y.B.A ( SEM - III ) 2019 PATTERN S2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">साहित्यविचार </t>
+  </si>
+  <si>
+    <t>S.Y.B.A ( SEM - III ) 2019 PATTERN SEC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">प्रकाशन व्यवहार आणि संपादन </t>
+  </si>
+  <si>
+    <t>S.Y.B.A ( SEM - IV ) 2019 PATTERN MIL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">नवमाध्यमे आणि समाजमाध्यमांसाठी मराठी </t>
+  </si>
+  <si>
+    <t>S.Y.B.A ( SEM - IV ) 2019 PATTERN S1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">मध्ययुगीन मराठी साहित्य : निवडक गद्य पद्य </t>
+  </si>
+  <si>
+    <t>S.Y.B.A ( SEM - IV ) 2019 PATTERN S2</t>
+  </si>
+  <si>
+    <t>S.Y.B.A ( SEM - IV ) 2019 PATTERN SEC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">उपयोजित लेखनकौशल्ये </t>
+  </si>
+  <si>
+    <t>S.Y.B.SC ( SEM.- III ) 2019 Pattern</t>
+  </si>
+  <si>
+    <t xml:space="preserve">उपयोजित मराठी </t>
+  </si>
+  <si>
+    <t>S.Y.B.SC ( SEM.- IV ) 2019 Pattern</t>
+  </si>
+  <si>
+    <t xml:space="preserve">पाठ्यपुस्तक - मराठी कथा दर्शन </t>
+  </si>
+  <si>
+    <t>TYBA  [DSE 1 C (3+1)] S3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">मध्ययुगीन मराठी साहित्याचा इतिहास </t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>TYBA  [DSE 2 C (30 +1 ] S4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">भाषाविज्ञान </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TYBA G3  [CC - 1 E (3) ] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">मराठी साहित्य आणि भाषिक कौशाल्यविकास </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TYBA  [SEC  2 C (2)] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">कार्यक्रम संयोजनातील भाषिक कौशल्ये </t>
+  </si>
+  <si>
+    <t>S.Y.B.A ( SEM - III ) 2019 PATTERN G2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">भाषिककौशल्यविकास आणि आधुनिक मराठी साहित्यप्रकार : कादंबरी </t>
+  </si>
+  <si>
+    <t>S.Y.B.A ( SEM - IV ) 2019 PATTERN G2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">भाषिककौशल्यविकास आणि आधुनिक मराठी साहित्यप्रकार : ललित गद्य </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FYBA </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SEC-101-MAR उपयोजित मराठी लेखनकौशल्ये (सत्र 1)</t>
+  </si>
+  <si>
+    <t>2024-25</t>
+  </si>
+  <si>
+    <t>MAR-151-T  साहित्याचे स्वरूप (काव्यात्मक साहित्यप्रकार) (सत्र 2)</t>
+  </si>
+  <si>
+    <t>MAR-101-T साहित्याचे स्वरूप (निवेदनात्मक साहित्यप्रकार) (सत्र 1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SEC-151-MAR व्यावसायिक मराठी लेखनकौशल्ये (सत्र 2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FY (Other Faculty) </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> OE-101-MAR व्यक्तिमत्त्व विकास आणि भाषा (सत्र 1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  OE-151-MAR व्यावहारिक मराठी (सत्र 2)</t>
+  </si>
+  <si>
+    <t>M.A.Part 1</t>
+  </si>
+  <si>
+    <t>All Subject (NEP)</t>
+  </si>
+  <si>
+    <t>M.A.Part 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SYBA </t>
+  </si>
+  <si>
+    <t>2025-26</t>
+  </si>
+  <si>
+    <t>class</t>
+  </si>
+  <si>
+    <t>ll</t>
+  </si>
+  <si>
+    <t>llll</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -440,336 +581,630 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:D41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
-      <c r="D2">
-        <v>2019</v>
+      <c r="D2" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>8</v>
+      </c>
+      <c r="D3" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C5" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C6" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C9" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>19</v>
+      </c>
+      <c r="D9" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="C10" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>21</v>
+      </c>
+      <c r="D10" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="C11" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>22</v>
+      </c>
+      <c r="D11" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="C12" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>23</v>
+      </c>
+      <c r="D12" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="C13" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>24</v>
+      </c>
+      <c r="D13" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="C14" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>26</v>
+      </c>
+      <c r="D14" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="C15" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>28</v>
+      </c>
+      <c r="D15" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="C16" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>30</v>
+      </c>
+      <c r="D16" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="C17" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>21</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="C18" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>34</v>
+      </c>
+      <c r="D18" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="C19" t="s">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>24</v>
+        <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
+        <v>37</v>
+      </c>
+      <c r="C20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22">
+        <v>21</v>
+      </c>
+      <c r="B22" t="s">
+        <v>40</v>
+      </c>
+      <c r="C22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23">
+        <v>22</v>
+      </c>
+      <c r="B23" t="s">
+        <v>42</v>
+      </c>
+      <c r="C23" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24">
+        <v>23</v>
+      </c>
+      <c r="B24" t="s">
+        <v>44</v>
+      </c>
+      <c r="C24" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25">
+        <v>24</v>
+      </c>
+      <c r="B25" t="s">
+        <v>47</v>
+      </c>
+      <c r="C25" t="s">
+        <v>48</v>
+      </c>
+      <c r="D25" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26">
         <v>25</v>
       </c>
-      <c r="C20" t="s">
-[...2 lines deleted...]
-      <c r="D20" t="s">
+      <c r="B26" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26" t="s">
+        <v>50</v>
+      </c>
+      <c r="D26" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27">
         <v>26</v>
+      </c>
+      <c r="B27" t="s">
+        <v>51</v>
+      </c>
+      <c r="C27" t="s">
+        <v>52</v>
+      </c>
+      <c r="D27" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28">
+        <v>27</v>
+      </c>
+      <c r="B28" t="s">
+        <v>53</v>
+      </c>
+      <c r="C28" t="s">
+        <v>54</v>
+      </c>
+      <c r="D28" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29">
+        <v>28</v>
+      </c>
+      <c r="B29" t="s">
+        <v>55</v>
+      </c>
+      <c r="C29" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30">
+        <v>29</v>
+      </c>
+      <c r="B30" t="s">
+        <v>57</v>
+      </c>
+      <c r="C30" t="s">
+        <v>58</v>
+      </c>
+      <c r="D30" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>57</v>
+      </c>
+      <c r="C31" t="s">
+        <v>60</v>
+      </c>
+      <c r="D31" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" t="s">
+        <v>57</v>
+      </c>
+      <c r="C32" t="s">
+        <v>61</v>
+      </c>
+      <c r="D32" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33">
+        <v>32</v>
+      </c>
+      <c r="B33" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" t="s">
+        <v>62</v>
+      </c>
+      <c r="D33" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s">
+        <v>63</v>
+      </c>
+      <c r="C34" t="s">
+        <v>64</v>
+      </c>
+      <c r="D34" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35">
+        <v>34</v>
+      </c>
+      <c r="B35" t="s">
+        <v>63</v>
+      </c>
+      <c r="C35" t="s">
+        <v>65</v>
+      </c>
+      <c r="D35" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36">
+        <v>35</v>
+      </c>
+      <c r="B36" t="s">
+        <v>66</v>
+      </c>
+      <c r="C36" t="s">
+        <v>67</v>
+      </c>
+      <c r="D36" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37">
+        <v>36</v>
+      </c>
+      <c r="B37" t="s">
+        <v>68</v>
+      </c>
+      <c r="C37" t="s">
+        <v>67</v>
+      </c>
+      <c r="D37" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38">
+        <v>37</v>
+      </c>
+      <c r="B38" t="s">
+        <v>57</v>
+      </c>
+      <c r="C38" t="s">
+        <v>67</v>
+      </c>
+      <c r="D38" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39">
+        <v>38</v>
+      </c>
+      <c r="B39" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" t="s">
+        <v>67</v>
+      </c>
+      <c r="D39" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40">
+        <v>39</v>
+      </c>
+      <c r="B40" t="s">
+        <v>71</v>
+      </c>
+      <c r="C40" t="s">
+        <v>72</v>
+      </c>
+      <c r="D40">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41">
+        <v>40</v>
+      </c>
+      <c r="B41" t="s">
+        <v>71</v>
+      </c>
+      <c r="C41" t="s">
+        <v>73</v>
+      </c>
+      <c r="D41">
+        <v>777</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">