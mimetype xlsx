--- v0 (2026-03-07)
+++ v1 (2026-06-03)
@@ -12,152 +12,302 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Name of Teacher</t>
   </si>
   <si>
     <t>Name of Subject</t>
   </si>
   <si>
     <t>Appeared</t>
   </si>
   <si>
     <t>Absent</t>
   </si>
   <si>
     <t>Failed</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>A+</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B+</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C+</t>
   </si>
   <si>
     <t>c</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Total Result</t>
   </si>
   <si>
-    <t>2022-23</t>
-[...53 lines deleted...]
-    <t>ST- 243 - Statistics Practical</t>
+    <t>2023-24 SEM - I</t>
+  </si>
+  <si>
+    <t>Prof. T. B. Vehale</t>
+  </si>
+  <si>
+    <t>Principles of Management</t>
+  </si>
+  <si>
+    <t>Prof. H.S.Chaudhari</t>
+  </si>
+  <si>
+    <t>Business Communication Skills</t>
+  </si>
+  <si>
+    <t>Dr. P.P.Oswal</t>
+  </si>
+  <si>
+    <t>Business Accounting</t>
+  </si>
+  <si>
+    <t>Dr. R.S.Shirsi</t>
+  </si>
+  <si>
+    <t>Business Economics (Micro)</t>
+  </si>
+  <si>
+    <t>Prof. S.D.Adak</t>
+  </si>
+  <si>
+    <t>Business Mathematics</t>
+  </si>
+  <si>
+    <t>Prof. Y.R.Semlani</t>
+  </si>
+  <si>
+    <t>Business Demography</t>
+  </si>
+  <si>
+    <t>All Teachers</t>
+  </si>
+  <si>
+    <t>Overall</t>
+  </si>
+  <si>
+    <t>2023-24 SEM - II</t>
+  </si>
+  <si>
+    <t>All Faculty</t>
+  </si>
+  <si>
+    <t>2023-24 SEM- II</t>
+  </si>
+  <si>
+    <t>P.S.Nawale</t>
+  </si>
+  <si>
+    <t>Business organization &amp; systems</t>
+  </si>
+  <si>
+    <t>Y.R.Semlani</t>
+  </si>
+  <si>
+    <t>Principles of Marketing</t>
+  </si>
+  <si>
+    <t>2023-24 SEM-II</t>
+  </si>
+  <si>
+    <t>Dr. T. B. Vehale</t>
+  </si>
+  <si>
+    <t>Principles of Finance</t>
+  </si>
+  <si>
+    <t>Basics Of Cost Accounting</t>
+  </si>
+  <si>
+    <t>S.D.Adak</t>
+  </si>
+  <si>
+    <t>Business Statistics</t>
+  </si>
+  <si>
+    <t>Y.R.Shemlani</t>
+  </si>
+  <si>
+    <t>Fundamentals Of Computers</t>
+  </si>
+  <si>
+    <t>2024 -25  SEM - II</t>
+  </si>
+  <si>
+    <t>Prof.Sujata.P.Bhorade</t>
+  </si>
+  <si>
+    <t>Business communication skills-II</t>
+  </si>
+  <si>
+    <t>DR.P.P.Oswal</t>
+  </si>
+  <si>
+    <t>Business cost accounting</t>
+  </si>
+  <si>
+    <t>Prof.L.S.Salunke</t>
+  </si>
+  <si>
+    <t>Business Economics</t>
+  </si>
+  <si>
+    <t>Prof.U.R.Jadhav</t>
+  </si>
+  <si>
+    <t>Fin- Business Accounting</t>
+  </si>
+  <si>
+    <t>HRM- Organization Behavior</t>
+  </si>
+  <si>
+    <t>MKT- Consumer behavior &amp; sales management</t>
+  </si>
+  <si>
+    <t>Introduction to Google Apps</t>
+  </si>
+  <si>
+    <t>AI in tools</t>
+  </si>
+  <si>
+    <t>Basics of Stock Market</t>
+  </si>
+  <si>
+    <t>Democracy Awareness &amp; gender Sensitization</t>
+  </si>
+  <si>
+    <t>Computerization Accounting using Tally Prime</t>
+  </si>
+  <si>
+    <t>2024 -25  SEM - III</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Global competencies &amp; Personality development </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Retail management &amp; business exposure </t>
+  </si>
+  <si>
+    <t>Prof.P.S.Nawale</t>
+  </si>
+  <si>
+    <t>Principles of human resource management</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Supply chain management </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fundamentals of rural development </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Consumer Behavior &amp;Sales Management </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MANAGEMENT ACCOUNTING </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BANKING &amp; FINANCE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORGANISATION BEHAVIOUR </t>
+  </si>
+  <si>
+    <t>LEGAL ASPECTS IN HUMAN RESOURCE</t>
+  </si>
+  <si>
+    <t>2024 -25  SEM - IV</t>
+  </si>
+  <si>
+    <t>Entrepreneurship and small Business Management</t>
+  </si>
+  <si>
+    <t>Productions and Operations Management</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decision Making and Risk Management </t>
+  </si>
+  <si>
+    <t>International Business Management</t>
+  </si>
+  <si>
+    <t>Advertising and Promotion Management</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Digital Marketing </t>
+  </si>
+  <si>
+    <t>Business Taxation</t>
+  </si>
+  <si>
+    <t>Financial Services</t>
+  </si>
+  <si>
+    <t>H.R.M Functions and Practices</t>
+  </si>
+  <si>
+    <t>Employee Recruitment and Record Management</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -461,51 +611,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O19"/>
+  <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -527,847 +677,2062 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E2">
+        <v>0</v>
+      </c>
+      <c r="F2">
         <v>2</v>
       </c>
-      <c r="F2">
-[...1 lines deleted...]
-      </c>
       <c r="G2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I2">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="J2">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="K2">
         <v>4</v>
       </c>
       <c r="L2"/>
       <c r="M2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O2">
-        <v>100</v>
+        <v>96.07</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="E3">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="I3">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L3"/>
       <c r="M3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O3">
-        <v>83.33</v>
+        <v>98.03</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4">
+        <v>51</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+      <c r="F4">
+        <v>1</v>
+      </c>
+      <c r="G4">
+        <v>13</v>
+      </c>
+      <c r="H4">
         <v>19</v>
       </c>
-      <c r="D4">
-[...8 lines deleted...]
-      <c r="G4">
+      <c r="I4">
+        <v>12</v>
+      </c>
+      <c r="J4">
         <v>5</v>
       </c>
-      <c r="H4">
-[...7 lines deleted...]
-      </c>
       <c r="K4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L4"/>
       <c r="M4">
         <v>1</v>
       </c>
       <c r="N4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O4">
-        <v>85</v>
+        <v>98.03</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="I5">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="J5">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L5"/>
       <c r="M5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N5">
         <v>0</v>
       </c>
       <c r="O5">
-        <v>84.61</v>
+        <v>94.11</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D6">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="I6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="K6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="L6"/>
       <c r="M6">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="N6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="O6">
-        <v>100</v>
+        <v>98.03</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D7">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H7">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="I7">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="J7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L7"/>
       <c r="M7">
         <v>0</v>
       </c>
       <c r="N7">
         <v>0</v>
       </c>
       <c r="O7">
         <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D8">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E8">
+        <v>0</v>
+      </c>
+      <c r="F8">
+        <v>4</v>
+      </c>
+      <c r="G8">
+        <v>0</v>
+      </c>
+      <c r="H8">
         <v>3</v>
       </c>
-      <c r="F8">
-[...7 lines deleted...]
-      </c>
       <c r="I8">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="J8">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8"/>
       <c r="M8">
         <v>0</v>
       </c>
       <c r="N8">
         <v>0</v>
       </c>
       <c r="O8">
-        <v>85.71</v>
+        <v>92.15</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B9" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="D9">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E9">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G9">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H9">
         <v>3</v>
       </c>
       <c r="I9">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="J9">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="K9">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L9"/>
       <c r="M9">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="N9">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O9">
-        <v>90.47</v>
+        <v>92.15</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B10" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="E10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="H10">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="I10">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="J10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L10"/>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10">
         <v>0</v>
       </c>
       <c r="O10">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B11" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="D11">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="E11">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F11">
         <v>2</v>
       </c>
       <c r="G11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H11">
         <v>3</v>
       </c>
       <c r="I11">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="J11">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="K11">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="L11"/>
       <c r="M11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O11">
-        <v>89.47</v>
+        <v>96.07</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="B12" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12">
+        <v>51</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12">
+        <v>1</v>
+      </c>
+      <c r="G12">
+        <v>1</v>
+      </c>
+      <c r="H12">
+        <v>13</v>
+      </c>
+      <c r="I12">
         <v>26</v>
       </c>
-      <c r="D12">
-[...16 lines deleted...]
-      </c>
       <c r="J12">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="K12">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L12"/>
       <c r="M12">
         <v>0</v>
       </c>
       <c r="N12">
         <v>0</v>
       </c>
       <c r="O12">
-        <v>68.42</v>
+        <v>98.03</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13">
+        <v>51</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+      <c r="F13">
+        <v>0</v>
+      </c>
+      <c r="G13">
+        <v>2</v>
+      </c>
+      <c r="H13">
+        <v>16</v>
+      </c>
+      <c r="I13">
         <v>23</v>
       </c>
-      <c r="B13" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J13">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="K13">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L13"/>
       <c r="M13">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N13">
         <v>0</v>
       </c>
       <c r="O13">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="B14" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="C14" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="D14">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="G14">
         <v>2</v>
       </c>
       <c r="H14">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I14">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="J14">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="K14">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L14"/>
       <c r="M14">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N14">
         <v>0</v>
       </c>
       <c r="O14">
-        <v>100</v>
+        <v>66.66</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="B15" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="D15">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H15">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="I15">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="J15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L15"/>
       <c r="M15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
       <c r="O15">
-        <v>100</v>
+        <v>94.11</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="B16" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="D16">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="E16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H16">
         <v>4</v>
       </c>
       <c r="I16">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="J16">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="K16">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L16"/>
       <c r="M16">
         <v>0</v>
       </c>
       <c r="N16">
         <v>0</v>
       </c>
       <c r="O16">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="B17" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="D17">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="E17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H17">
+        <v>22</v>
+      </c>
+      <c r="I17">
         <v>7</v>
       </c>
-      <c r="I17">
-[...1 lines deleted...]
-      </c>
       <c r="J17">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="K17">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L17"/>
       <c r="M17">
         <v>0</v>
       </c>
       <c r="N17">
         <v>0</v>
       </c>
       <c r="O17">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="B18" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="D18">
+        <v>38</v>
+      </c>
+      <c r="E18">
+        <v>1</v>
+      </c>
+      <c r="F18">
+        <v>0</v>
+      </c>
+      <c r="G18">
+        <v>0</v>
+      </c>
+      <c r="H18">
+        <v>14</v>
+      </c>
+      <c r="I18">
         <v>9</v>
       </c>
-      <c r="E18">
-[...13 lines deleted...]
-      </c>
       <c r="J18">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="K18">
         <v>0</v>
       </c>
       <c r="L18"/>
       <c r="M18">
         <v>0</v>
       </c>
       <c r="N18">
         <v>0</v>
       </c>
       <c r="O18">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="B19" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="D19">
+        <v>38</v>
+      </c>
+      <c r="E19">
+        <v>1</v>
+      </c>
+      <c r="F19">
+        <v>0</v>
+      </c>
+      <c r="G19">
+        <v>0</v>
+      </c>
+      <c r="H19">
+        <v>3</v>
+      </c>
+      <c r="I19">
+        <v>18</v>
+      </c>
+      <c r="J19">
         <v>9</v>
       </c>
-      <c r="E19">
-[...16 lines deleted...]
-      </c>
       <c r="K19">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="L19"/>
       <c r="M19">
         <v>0</v>
       </c>
       <c r="N19">
         <v>0</v>
       </c>
       <c r="O19">
         <v>100</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20">
+        <v>19</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+      <c r="F20">
+        <v>0</v>
+      </c>
+      <c r="G20">
+        <v>0</v>
+      </c>
+      <c r="H20">
+        <v>3</v>
+      </c>
+      <c r="I20">
+        <v>10</v>
+      </c>
+      <c r="J20">
+        <v>3</v>
+      </c>
+      <c r="K20">
+        <v>3</v>
+      </c>
+      <c r="L20"/>
+      <c r="M20">
+        <v>0</v>
+      </c>
+      <c r="N20">
+        <v>0</v>
+      </c>
+      <c r="O20">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21">
+        <v>19</v>
+      </c>
+      <c r="E21">
+        <v>1</v>
+      </c>
+      <c r="F21">
+        <v>0</v>
+      </c>
+      <c r="G21">
+        <v>0</v>
+      </c>
+      <c r="H21">
+        <v>13</v>
+      </c>
+      <c r="I21">
+        <v>5</v>
+      </c>
+      <c r="J21">
+        <v>0</v>
+      </c>
+      <c r="K21">
+        <v>1</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21">
+        <v>0</v>
+      </c>
+      <c r="N21">
+        <v>0</v>
+      </c>
+      <c r="O21">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22">
+        <v>38</v>
+      </c>
+      <c r="E22">
+        <v>1</v>
+      </c>
+      <c r="F22">
+        <v>0</v>
+      </c>
+      <c r="G22">
+        <v>0</v>
+      </c>
+      <c r="H22">
+        <v>34</v>
+      </c>
+      <c r="I22">
+        <v>5</v>
+      </c>
+      <c r="J22">
+        <v>0</v>
+      </c>
+      <c r="K22">
+        <v>0</v>
+      </c>
+      <c r="L22"/>
+      <c r="M22">
+        <v>0</v>
+      </c>
+      <c r="N22">
+        <v>0</v>
+      </c>
+      <c r="O22">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23">
+        <v>38</v>
+      </c>
+      <c r="E23">
+        <v>1</v>
+      </c>
+      <c r="F23">
+        <v>3</v>
+      </c>
+      <c r="G23">
+        <v>0</v>
+      </c>
+      <c r="H23">
+        <v>2</v>
+      </c>
+      <c r="I23">
+        <v>5</v>
+      </c>
+      <c r="J23">
+        <v>11</v>
+      </c>
+      <c r="K23">
+        <v>15</v>
+      </c>
+      <c r="L23"/>
+      <c r="M23">
+        <v>2</v>
+      </c>
+      <c r="N23">
+        <v>0</v>
+      </c>
+      <c r="O23">
+        <v>92.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" t="s">
+        <v>58</v>
+      </c>
+      <c r="D24">
+        <v>38</v>
+      </c>
+      <c r="E24">
+        <v>1</v>
+      </c>
+      <c r="F24">
+        <v>0</v>
+      </c>
+      <c r="G24">
+        <v>0</v>
+      </c>
+      <c r="H24">
+        <v>12</v>
+      </c>
+      <c r="I24">
+        <v>17</v>
+      </c>
+      <c r="J24">
+        <v>5</v>
+      </c>
+      <c r="K24">
+        <v>4</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24">
+        <v>0</v>
+      </c>
+      <c r="N24">
+        <v>0</v>
+      </c>
+      <c r="O24">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B25" t="s">
+        <v>26</v>
+      </c>
+      <c r="C25" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25">
+        <v>38</v>
+      </c>
+      <c r="E25">
+        <v>1</v>
+      </c>
+      <c r="F25">
+        <v>0</v>
+      </c>
+      <c r="G25">
+        <v>0</v>
+      </c>
+      <c r="H25">
+        <v>7</v>
+      </c>
+      <c r="I25">
+        <v>21</v>
+      </c>
+      <c r="J25">
+        <v>7</v>
+      </c>
+      <c r="K25">
+        <v>3</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25">
+        <v>0</v>
+      </c>
+      <c r="N25">
+        <v>0</v>
+      </c>
+      <c r="O25">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" t="s">
+        <v>50</v>
+      </c>
+      <c r="C26" t="s">
+        <v>60</v>
+      </c>
+      <c r="D26">
+        <v>38</v>
+      </c>
+      <c r="E26">
+        <v>1</v>
+      </c>
+      <c r="F26">
+        <v>0</v>
+      </c>
+      <c r="G26">
+        <v>0</v>
+      </c>
+      <c r="H26">
+        <v>6</v>
+      </c>
+      <c r="I26">
+        <v>11</v>
+      </c>
+      <c r="J26">
+        <v>5</v>
+      </c>
+      <c r="K26">
+        <v>11</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26">
+        <v>1</v>
+      </c>
+      <c r="N26">
+        <v>1</v>
+      </c>
+      <c r="O26">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" t="s">
+        <v>62</v>
+      </c>
+      <c r="D27">
+        <v>61</v>
+      </c>
+      <c r="E27">
+        <v>2</v>
+      </c>
+      <c r="F27">
+        <v>1</v>
+      </c>
+      <c r="G27">
+        <v>0</v>
+      </c>
+      <c r="H27">
+        <v>17</v>
+      </c>
+      <c r="I27">
+        <v>28</v>
+      </c>
+      <c r="J27">
+        <v>8</v>
+      </c>
+      <c r="K27">
+        <v>7</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27">
+        <v>0</v>
+      </c>
+      <c r="N27">
+        <v>0</v>
+      </c>
+      <c r="O27">
+        <v>98.36</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" t="s">
+        <v>63</v>
+      </c>
+      <c r="D28">
+        <v>19</v>
+      </c>
+      <c r="E28">
+        <v>1</v>
+      </c>
+      <c r="F28">
+        <v>0</v>
+      </c>
+      <c r="G28">
+        <v>0</v>
+      </c>
+      <c r="H28">
+        <v>12</v>
+      </c>
+      <c r="I28">
+        <v>7</v>
+      </c>
+      <c r="J28">
+        <v>10</v>
+      </c>
+      <c r="K28">
+        <v>0</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28">
+        <v>0</v>
+      </c>
+      <c r="N28">
+        <v>0</v>
+      </c>
+      <c r="O28">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" t="s">
+        <v>65</v>
+      </c>
+      <c r="D29">
+        <v>61</v>
+      </c>
+      <c r="E29">
+        <v>2</v>
+      </c>
+      <c r="F29">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>0</v>
+      </c>
+      <c r="H29">
+        <v>13</v>
+      </c>
+      <c r="I29">
+        <v>30</v>
+      </c>
+      <c r="J29">
+        <v>10</v>
+      </c>
+      <c r="K29">
+        <v>0</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29">
+        <v>0</v>
+      </c>
+      <c r="N29">
+        <v>0</v>
+      </c>
+      <c r="O29">
+        <v>86.89</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30" t="s">
+        <v>66</v>
+      </c>
+      <c r="D30">
+        <v>61</v>
+      </c>
+      <c r="E30">
+        <v>2</v>
+      </c>
+      <c r="F30">
+        <v>7</v>
+      </c>
+      <c r="G30">
+        <v>0</v>
+      </c>
+      <c r="H30">
+        <v>4</v>
+      </c>
+      <c r="I30">
+        <v>28</v>
+      </c>
+      <c r="J30">
+        <v>22</v>
+      </c>
+      <c r="K30">
+        <v>0</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30">
+        <v>0</v>
+      </c>
+      <c r="N30">
+        <v>0</v>
+      </c>
+      <c r="O30">
+        <v>88.52</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" t="s">
+        <v>61</v>
+      </c>
+      <c r="B31" t="s">
+        <v>50</v>
+      </c>
+      <c r="C31" t="s">
+        <v>67</v>
+      </c>
+      <c r="D31">
+        <v>61</v>
+      </c>
+      <c r="E31">
+        <v>2</v>
+      </c>
+      <c r="F31">
+        <v>1</v>
+      </c>
+      <c r="G31">
+        <v>1</v>
+      </c>
+      <c r="H31">
+        <v>28</v>
+      </c>
+      <c r="I31">
+        <v>23</v>
+      </c>
+      <c r="J31">
+        <v>8</v>
+      </c>
+      <c r="K31">
+        <v>0</v>
+      </c>
+      <c r="L31"/>
+      <c r="M31">
+        <v>0</v>
+      </c>
+      <c r="N31">
+        <v>0</v>
+      </c>
+      <c r="O31">
+        <v>98.36</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" t="s">
+        <v>68</v>
+      </c>
+      <c r="D32">
+        <v>19</v>
+      </c>
+      <c r="E32">
+        <v>1</v>
+      </c>
+      <c r="F32">
+        <v>0</v>
+      </c>
+      <c r="G32">
+        <v>0</v>
+      </c>
+      <c r="H32">
+        <v>12</v>
+      </c>
+      <c r="I32">
+        <v>7</v>
+      </c>
+      <c r="J32">
+        <v>0</v>
+      </c>
+      <c r="K32">
+        <v>0</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32">
+        <v>0</v>
+      </c>
+      <c r="N32">
+        <v>0</v>
+      </c>
+      <c r="O32">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" t="s">
+        <v>61</v>
+      </c>
+      <c r="B33" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33" t="s">
+        <v>69</v>
+      </c>
+      <c r="D33">
+        <v>23</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>0</v>
+      </c>
+      <c r="H33">
+        <v>10</v>
+      </c>
+      <c r="I33">
+        <v>5</v>
+      </c>
+      <c r="J33">
+        <v>0</v>
+      </c>
+      <c r="K33">
+        <v>0</v>
+      </c>
+      <c r="L33"/>
+      <c r="M33">
+        <v>0</v>
+      </c>
+      <c r="N33">
+        <v>0</v>
+      </c>
+      <c r="O33">
+        <v>65.22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" t="s">
+        <v>61</v>
+      </c>
+      <c r="B34" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" t="s">
+        <v>70</v>
+      </c>
+      <c r="D34">
+        <v>23</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34">
+        <v>0</v>
+      </c>
+      <c r="G34">
+        <v>4</v>
+      </c>
+      <c r="H34">
+        <v>18</v>
+      </c>
+      <c r="I34">
+        <v>1</v>
+      </c>
+      <c r="J34">
+        <v>0</v>
+      </c>
+      <c r="K34">
+        <v>0</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34">
+        <v>0</v>
+      </c>
+      <c r="N34">
+        <v>0</v>
+      </c>
+      <c r="O34">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B35" t="s">
+        <v>64</v>
+      </c>
+      <c r="C35" t="s">
+        <v>71</v>
+      </c>
+      <c r="D35">
+        <v>19</v>
+      </c>
+      <c r="E35">
+        <v>1</v>
+      </c>
+      <c r="F35">
+        <v>4</v>
+      </c>
+      <c r="G35">
+        <v>0</v>
+      </c>
+      <c r="H35">
+        <v>7</v>
+      </c>
+      <c r="I35">
+        <v>8</v>
+      </c>
+      <c r="J35">
+        <v>0</v>
+      </c>
+      <c r="K35">
+        <v>0</v>
+      </c>
+      <c r="L35"/>
+      <c r="M35">
+        <v>0</v>
+      </c>
+      <c r="N35">
+        <v>0</v>
+      </c>
+      <c r="O35">
+        <v>78.95</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36" t="s">
+        <v>50</v>
+      </c>
+      <c r="C36" t="s">
+        <v>72</v>
+      </c>
+      <c r="D36">
+        <v>19</v>
+      </c>
+      <c r="E36">
+        <v>1</v>
+      </c>
+      <c r="F36">
+        <v>0</v>
+      </c>
+      <c r="G36">
+        <v>2</v>
+      </c>
+      <c r="H36">
+        <v>16</v>
+      </c>
+      <c r="I36">
+        <v>1</v>
+      </c>
+      <c r="J36">
+        <v>0</v>
+      </c>
+      <c r="K36">
+        <v>0</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36">
+        <v>0</v>
+      </c>
+      <c r="N36">
+        <v>0</v>
+      </c>
+      <c r="O36">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B37" t="s">
+        <v>50</v>
+      </c>
+      <c r="C37" t="s">
+        <v>74</v>
+      </c>
+      <c r="D37">
+        <v>61</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37">
+        <v>5</v>
+      </c>
+      <c r="G37">
+        <v>0</v>
+      </c>
+      <c r="H37">
+        <v>12</v>
+      </c>
+      <c r="I37">
+        <v>32</v>
+      </c>
+      <c r="J37">
+        <v>12</v>
+      </c>
+      <c r="K37">
+        <v>0</v>
+      </c>
+      <c r="L37"/>
+      <c r="M37">
+        <v>0</v>
+      </c>
+      <c r="N37">
+        <v>0</v>
+      </c>
+      <c r="O37">
+        <v>91.8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" t="s">
+        <v>73</v>
+      </c>
+      <c r="B38" t="s">
+        <v>46</v>
+      </c>
+      <c r="C38" t="s">
+        <v>75</v>
+      </c>
+      <c r="D38">
+        <v>61</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+      <c r="F38">
+        <v>0</v>
+      </c>
+      <c r="G38">
+        <v>0</v>
+      </c>
+      <c r="H38">
+        <v>13</v>
+      </c>
+      <c r="I38">
+        <v>34</v>
+      </c>
+      <c r="J38">
+        <v>10</v>
+      </c>
+      <c r="K38">
+        <v>0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
+        <v>0</v>
+      </c>
+      <c r="N38">
+        <v>0</v>
+      </c>
+      <c r="O38">
+        <v>93.44</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" t="s">
+        <v>73</v>
+      </c>
+      <c r="B39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C39" t="s">
+        <v>76</v>
+      </c>
+      <c r="D39">
+        <v>61</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39">
+        <v>3</v>
+      </c>
+      <c r="G39">
+        <v>0</v>
+      </c>
+      <c r="H39">
+        <v>24</v>
+      </c>
+      <c r="I39">
+        <v>26</v>
+      </c>
+      <c r="J39">
+        <v>8</v>
+      </c>
+      <c r="K39">
+        <v>0</v>
+      </c>
+      <c r="L39"/>
+      <c r="M39">
+        <v>0</v>
+      </c>
+      <c r="N39">
+        <v>0</v>
+      </c>
+      <c r="O39">
+        <v>95.08</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" t="s">
+        <v>73</v>
+      </c>
+      <c r="B40" t="s">
+        <v>64</v>
+      </c>
+      <c r="C40" t="s">
+        <v>77</v>
+      </c>
+      <c r="D40">
+        <v>61</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40">
+        <v>0</v>
+      </c>
+      <c r="G40">
+        <v>0</v>
+      </c>
+      <c r="H40">
+        <v>20</v>
+      </c>
+      <c r="I40">
+        <v>33</v>
+      </c>
+      <c r="J40">
+        <v>8</v>
+      </c>
+      <c r="K40">
+        <v>0</v>
+      </c>
+      <c r="L40"/>
+      <c r="M40">
+        <v>0</v>
+      </c>
+      <c r="N40">
+        <v>0</v>
+      </c>
+      <c r="O40">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" t="s">
+        <v>73</v>
+      </c>
+      <c r="B41" t="s">
+        <v>46</v>
+      </c>
+      <c r="C41" t="s">
+        <v>78</v>
+      </c>
+      <c r="D41">
+        <v>19</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+      <c r="F41">
+        <v>0</v>
+      </c>
+      <c r="G41">
+        <v>2</v>
+      </c>
+      <c r="H41">
+        <v>11</v>
+      </c>
+      <c r="I41">
+        <v>6</v>
+      </c>
+      <c r="J41">
+        <v>0</v>
+      </c>
+      <c r="K41">
+        <v>0</v>
+      </c>
+      <c r="L41"/>
+      <c r="M41">
+        <v>0</v>
+      </c>
+      <c r="N41">
+        <v>0</v>
+      </c>
+      <c r="O41">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" t="s">
+        <v>73</v>
+      </c>
+      <c r="B42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C42" t="s">
+        <v>79</v>
+      </c>
+      <c r="D42">
+        <v>19</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42">
+        <v>1</v>
+      </c>
+      <c r="G42">
+        <v>2</v>
+      </c>
+      <c r="H42">
+        <v>10</v>
+      </c>
+      <c r="I42">
+        <v>6</v>
+      </c>
+      <c r="J42">
+        <v>0</v>
+      </c>
+      <c r="K42">
+        <v>0</v>
+      </c>
+      <c r="L42"/>
+      <c r="M42">
+        <v>0</v>
+      </c>
+      <c r="N42">
+        <v>0</v>
+      </c>
+      <c r="O42">
+        <v>94.73</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" t="s">
+        <v>73</v>
+      </c>
+      <c r="B43" t="s">
+        <v>48</v>
+      </c>
+      <c r="C43" t="s">
+        <v>80</v>
+      </c>
+      <c r="D43">
+        <v>23</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43">
+        <v>0</v>
+      </c>
+      <c r="G43">
+        <v>0</v>
+      </c>
+      <c r="H43">
+        <v>13</v>
+      </c>
+      <c r="I43">
+        <v>10</v>
+      </c>
+      <c r="J43">
+        <v>0</v>
+      </c>
+      <c r="K43">
+        <v>0</v>
+      </c>
+      <c r="L43"/>
+      <c r="M43">
+        <v>0</v>
+      </c>
+      <c r="N43">
+        <v>0</v>
+      </c>
+      <c r="O43">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" t="s">
+        <v>73</v>
+      </c>
+      <c r="B44" t="s">
+        <v>50</v>
+      </c>
+      <c r="C44" t="s">
+        <v>81</v>
+      </c>
+      <c r="D44">
+        <v>23</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44">
+        <v>0</v>
+      </c>
+      <c r="G44">
+        <v>0</v>
+      </c>
+      <c r="H44">
+        <v>21</v>
+      </c>
+      <c r="I44">
+        <v>2</v>
+      </c>
+      <c r="J44">
+        <v>0</v>
+      </c>
+      <c r="K44">
+        <v>0</v>
+      </c>
+      <c r="L44"/>
+      <c r="M44">
+        <v>0</v>
+      </c>
+      <c r="N44">
+        <v>0</v>
+      </c>
+      <c r="O44">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" t="s">
+        <v>73</v>
+      </c>
+      <c r="B45" t="s">
+        <v>50</v>
+      </c>
+      <c r="C45" t="s">
+        <v>82</v>
+      </c>
+      <c r="D45">
+        <v>19</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45">
+        <v>2</v>
+      </c>
+      <c r="G45">
+        <v>0</v>
+      </c>
+      <c r="H45">
+        <v>14</v>
+      </c>
+      <c r="I45">
+        <v>3</v>
+      </c>
+      <c r="J45">
+        <v>0</v>
+      </c>
+      <c r="K45">
+        <v>0</v>
+      </c>
+      <c r="L45"/>
+      <c r="M45">
+        <v>0</v>
+      </c>
+      <c r="N45">
+        <v>0</v>
+      </c>
+      <c r="O45">
+        <v>89.47</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B46" t="s">
+        <v>64</v>
+      </c>
+      <c r="C46" t="s">
+        <v>83</v>
+      </c>
+      <c r="D46">
+        <v>19</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46">
+        <v>3</v>
+      </c>
+      <c r="G46">
+        <v>0</v>
+      </c>
+      <c r="H46">
+        <v>13</v>
+      </c>
+      <c r="I46">
+        <v>3</v>
+      </c>
+      <c r="J46">
+        <v>0</v>
+      </c>
+      <c r="K46">
+        <v>0</v>
+      </c>
+      <c r="L46"/>
+      <c r="M46">
+        <v>0</v>
+      </c>
+      <c r="N46">
+        <v>0</v>
+      </c>
+      <c r="O46">
+        <v>84.21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">