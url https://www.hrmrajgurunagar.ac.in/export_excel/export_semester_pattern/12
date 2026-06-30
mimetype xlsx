--- v1 (2026-06-03)
+++ v2 (2026-06-30)
@@ -12,302 +12,1025 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="325">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Name of Teacher</t>
   </si>
   <si>
     <t>Name of Subject</t>
   </si>
   <si>
     <t>Appeared</t>
   </si>
   <si>
     <t>Absent</t>
   </si>
   <si>
     <t>Failed</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>A+</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B+</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C+</t>
   </si>
   <si>
     <t>c</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Total Result</t>
   </si>
   <si>
-    <t>2023-24 SEM - I</t>
-[...143 lines deleted...]
-    <t xml:space="preserve">Retail management &amp; business exposure </t>
+    <t>2021-22</t>
+  </si>
+  <si>
+    <t>Prof.G.M.Dhumal,Prof.R.N.Katore,Prof.P.S.Nawale,Prof.V.D.Dhamale</t>
+  </si>
+  <si>
+    <t>Business Communication I</t>
+  </si>
+  <si>
+    <t>100%</t>
+  </si>
+  <si>
+    <t>Prof.G.M.Dhumal,Prof.R.N.Katore,Prof.J.A.Gogawale</t>
+  </si>
+  <si>
+    <t>Corporate Accounting I</t>
+  </si>
+  <si>
+    <t>99.62%</t>
+  </si>
+  <si>
+    <t>Prof.P.S.Nawale,Prof A.J.Shaikh,,Prof.T.S.Dalavi,Prof.V.D.Dhamale</t>
+  </si>
+  <si>
+    <t>Business Management I</t>
+  </si>
+  <si>
+    <t>Prof.R.S.Tambe,Prof.T.S.Dalavi,Prof.S.S.Gargote</t>
+  </si>
+  <si>
+    <t>Elements of Company Law I</t>
+  </si>
+  <si>
+    <t>Prof.K.D.Shinde,Prof S.S.Gargote,Prof.J.A.Gogawale</t>
+  </si>
+  <si>
+    <t>Business Administration I</t>
+  </si>
+  <si>
+    <t>99.60%</t>
+  </si>
+  <si>
+    <t>Dr.G.M.Dhumal,Prof.R.S.Tambe</t>
+  </si>
+  <si>
+    <t>Cost and works Accounting I</t>
+  </si>
+  <si>
+    <t>Dr.G.M..Dhumal,Prof.R.N.Katore,Prof.P.S.Nawale,Prof.V.D.Dhamale</t>
+  </si>
+  <si>
+    <t>Business Communication II</t>
+  </si>
+  <si>
+    <t>99.42%</t>
+  </si>
+  <si>
+    <t>Dr.G.M.Dhumal,Prof.R.N.KAtore,Prof.J.A.Gogawale</t>
+  </si>
+  <si>
+    <t>Corporate Accounting II</t>
+  </si>
+  <si>
+    <t>96.78%</t>
+  </si>
+  <si>
+    <t>Prof.P.S.Nawale,Prof A.J.Shaikh,Prof.V.D.Dhamale,Prof.T.S.Dalavi</t>
+  </si>
+  <si>
+    <t>Business Management II</t>
+  </si>
+  <si>
+    <t>98.28%</t>
+  </si>
+  <si>
+    <t>Prof.S.J.Kulkarni,Prof.T.S.Dalvi,Prof.S.S.Gargote</t>
+  </si>
+  <si>
+    <t>Elements of Company Law II</t>
+  </si>
+  <si>
+    <t>98.86%</t>
+  </si>
+  <si>
+    <t>Dr.G.M.Dhumal,Prof.J.A.Gogawale</t>
+  </si>
+  <si>
+    <t>Cost and works Accounting II</t>
+  </si>
+  <si>
+    <t>Prof.K.D.Shinde,Prof S.S.Gargote</t>
+  </si>
+  <si>
+    <t>Business Administration II</t>
+  </si>
+  <si>
+    <t>98.80%</t>
+  </si>
+  <si>
+    <t>Dr.P.P.Oswal,Prof.H.,S.Chaudhari</t>
+  </si>
+  <si>
+    <t>Financial Accounting I</t>
+  </si>
+  <si>
+    <t>99.65%</t>
+  </si>
+  <si>
+    <t>Prof.J.A.Gogawale</t>
+  </si>
+  <si>
+    <t>Business Mathematics and Statistics I</t>
+  </si>
+  <si>
+    <t>99.82%</t>
+  </si>
+  <si>
+    <t>Prof.S.J.Kulkarni,Prof.T.S.Dalvi,Prof.P.S.Nawale</t>
+  </si>
+  <si>
+    <t>Banking and Finance I</t>
+  </si>
+  <si>
+    <t>Prof.S.S.Gargote</t>
+  </si>
+  <si>
+    <t>Organisational skill development I</t>
+  </si>
+  <si>
+    <t>Consumer Protection and business ethics I</t>
+  </si>
+  <si>
+    <t>99.76%</t>
   </si>
   <si>
     <t>Prof.P.S.Nawale</t>
   </si>
   <si>
-    <t>Principles of human resource management</t>
-[...53 lines deleted...]
-    <t>Employee Recruitment and Record Management</t>
+    <t>BEE I</t>
+  </si>
+  <si>
+    <t>Prof.S.J.Kulkarni,Prof.H.S.Chaudhari,Prof.K.D.Shinde,Prof.S.P.Borhade</t>
+  </si>
+  <si>
+    <t>Business Regulatory Framework I</t>
+  </si>
+  <si>
+    <t>99.39%</t>
+  </si>
+  <si>
+    <t>Prof.R.N.Katore,Prof.K.D.Shinde,Prof.A.J.Bendale</t>
+  </si>
+  <si>
+    <t>Advanced Accounting I</t>
+  </si>
+  <si>
+    <t>Dr.P.P.Oswal</t>
+  </si>
+  <si>
+    <t>Auditing and Taxation I</t>
+  </si>
+  <si>
+    <t>Prof.S.J.Kulkarni,Prof.V.D.Dhamale</t>
+  </si>
+  <si>
+    <t>Prof.T.S.Dalvi,Prof.A.J.Shaikh</t>
+  </si>
+  <si>
+    <t>Dr.G.M.Dhumal,Prof S.P.Borhade</t>
+  </si>
+  <si>
+    <t>Cost and works Accounting III</t>
+  </si>
+  <si>
+    <t>Prof H.S.Chaudhari,Prof.S.S.Gargote</t>
+  </si>
+  <si>
+    <t>Business Administration III</t>
+  </si>
+  <si>
+    <t>Dr.P.P.Oswal,Prof.H.,S.Chaudhari,Prof.S.P.Borhade</t>
+  </si>
+  <si>
+    <t>Financial Accounting II</t>
+  </si>
+  <si>
+    <t>97.57%</t>
+  </si>
+  <si>
+    <t>Prof.J.A.Gogawale,Prof.R.Udhane</t>
+  </si>
+  <si>
+    <t>Business Mathematics and Statistics II</t>
+  </si>
+  <si>
+    <t>89.04%</t>
+  </si>
+  <si>
+    <t>Organisational skill development II</t>
+  </si>
+  <si>
+    <t>91.50%</t>
+  </si>
+  <si>
+    <t>Banking and Finance II</t>
+  </si>
+  <si>
+    <t>95.21%</t>
+  </si>
+  <si>
+    <t>Consumer Protection and business ethics II</t>
+  </si>
+  <si>
+    <t>94.50%</t>
+  </si>
+  <si>
+    <t>BEE II</t>
+  </si>
+  <si>
+    <t>98.02%</t>
+  </si>
+  <si>
+    <t>Business Regulatory Framework II</t>
+  </si>
+  <si>
+    <t>Advanced Accounting-II</t>
+  </si>
+  <si>
+    <t>Prof T.S.Dalvi,Prof.A.J.Shaikh</t>
+  </si>
+  <si>
+    <t>Auditing and Taxation II</t>
+  </si>
+  <si>
+    <t>Prof.H.S.Chaudhari,Prof.S.S.Gargote</t>
+  </si>
+  <si>
+    <t>2022-23</t>
+  </si>
+  <si>
+    <t>Business Regulatory Framework</t>
+  </si>
+  <si>
+    <t>95.17%</t>
+  </si>
+  <si>
+    <t>96%</t>
+  </si>
+  <si>
+    <t>93.50%</t>
+  </si>
+  <si>
+    <t>Prof.S.J.Kulkarni,Prof.P.S.Nawale</t>
+  </si>
+  <si>
+    <t>99.21%</t>
+  </si>
+  <si>
+    <t>98.19%</t>
+  </si>
+  <si>
+    <t>Dr.G.M.Dhumal,Prof..R.N.Katore,Prof.A.J.Shaikh,A.J.Bendale,Prof.P.S.Nawale</t>
+  </si>
+  <si>
+    <t>98.35%</t>
+  </si>
+  <si>
+    <t>83.91%</t>
+  </si>
+  <si>
+    <t>Prof.P.S.Nawale,Prof A.J.Shaikh,Prof.K.D.Shinde,Prof.T.S.Dalavi</t>
+  </si>
+  <si>
+    <t>97.93%</t>
+  </si>
+  <si>
+    <t>96.28%</t>
+  </si>
+  <si>
+    <t>98.25%</t>
+  </si>
+  <si>
+    <t>92.96%</t>
+  </si>
+  <si>
+    <t>97.86%</t>
+  </si>
+  <si>
+    <t>Prof.P.D.Bhambure,Prof.J.A.Gogawale</t>
+  </si>
+  <si>
+    <t>80.92%</t>
+  </si>
+  <si>
+    <t>Organizational skill Development II</t>
+  </si>
+  <si>
+    <t>93.88%</t>
+  </si>
+  <si>
+    <t>91.07%</t>
+  </si>
+  <si>
+    <t>Prof.S.S.Gargote,Prof.A.J.Shaikh,Prof.S.P.Borhade</t>
+  </si>
+  <si>
+    <t>93.04%</t>
+  </si>
+  <si>
+    <t>BEE</t>
+  </si>
+  <si>
+    <t>97.50%</t>
+  </si>
+  <si>
+    <t>61.83%</t>
+  </si>
+  <si>
+    <t>Prof P.D.Bhambure,Prof.J.A.Gogawale</t>
+  </si>
+  <si>
+    <t>58.61%</t>
+  </si>
+  <si>
+    <t>Prof S.S.Gargote</t>
+  </si>
+  <si>
+    <t>Organisational skill development</t>
+  </si>
+  <si>
+    <t>93.33%</t>
+  </si>
+  <si>
+    <t>83.66%</t>
+  </si>
+  <si>
+    <t>89.78%</t>
+  </si>
+  <si>
+    <t>90%</t>
+  </si>
+  <si>
+    <t>83.30%</t>
+  </si>
+  <si>
+    <t>72.84%</t>
+  </si>
+  <si>
+    <t>73.44%</t>
+  </si>
+  <si>
+    <t>81.83%</t>
+  </si>
+  <si>
+    <t>91.12%</t>
+  </si>
+  <si>
+    <t>84.57%</t>
+  </si>
+  <si>
+    <t>83.13%</t>
+  </si>
+  <si>
+    <t>86.21%</t>
+  </si>
+  <si>
+    <t>91.34%</t>
+  </si>
+  <si>
+    <t>94.88%</t>
+  </si>
+  <si>
+    <t>96.36%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. P.P. Oswal, Prof. H.S. Chaudhari, Prof. S.P. Borhade </t>
+  </si>
+  <si>
+    <t>Financial Accounting - I</t>
+  </si>
+  <si>
+    <t>71.09%</t>
+  </si>
+  <si>
+    <t>Prof. R.N. Toke, Prof. J.A. Gogawale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Mathematics &amp; Statistics - I </t>
+  </si>
+  <si>
+    <t>71.55%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. U.R. Jadhav </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Organizational Skill Development - I </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. S.S. Murhe, Prof. T.S. Dalvi, Prof. R.Y. Sawant </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Banking &amp; Finance - I </t>
+  </si>
+  <si>
+    <t>84.34%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. S.S. Murhe, Prof. T.S. Dalvi, Prof. S.P. Borhade </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Consumer Protection and Business Ethics - I </t>
+  </si>
+  <si>
+    <t>90.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. P.S. Nawale </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Entrepreneurship &amp; Environment - I </t>
+  </si>
+  <si>
+    <t>86.07%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Ganesh Dhumal, Prof. S.S. Murhe, Prof. T.S. Dalvi, Prof. A.J. Bendale, Prof. P.S. Nawale </t>
+  </si>
+  <si>
+    <t>Business Communication - I</t>
+  </si>
+  <si>
+    <t>88.27%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Ganesh Dhumal, Prof. R.N. Katore, Prof. J.A. Gogawale </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corporate Accounting - I </t>
+  </si>
+  <si>
+    <t>79.30%</t>
+  </si>
+  <si>
+    <t>Prof. T.S. Dalvi, Prof. P.S. Nawale, Prof. R.Y. Sawant, Prof. K.D. Shinde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Management - I </t>
+  </si>
+  <si>
+    <t>90.52%</t>
+  </si>
+  <si>
+    <t>Prof. S.S. Murhe, Prof. T.S. Dalvi, Prof. U.R. Jadhav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elements of Company Law - I </t>
+  </si>
+  <si>
+    <t>84.78%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. K.D. Shinde, Prof. U.R. Jadhav </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Administration - I </t>
+  </si>
+  <si>
+    <t>95.13%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Ganesh Dhumal, Prof. J.A. Gogawale </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cost &amp; Works Accounting - I </t>
+  </si>
+  <si>
+    <t>89.35%</t>
+  </si>
+  <si>
+    <t>Prof. S.S. Murhe, Prof. H.S. Chaudhari, Prof. K.D. Shinde, Prof. S.P. Borhade</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Regulatory Framework - I </t>
+  </si>
+  <si>
+    <t>94.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. R.N. Katore, Prof. K.D. Shinde, Prof. A.J. Bendale </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Advanced Accounting - I </t>
+  </si>
+  <si>
+    <t>80.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. P.P. Oswal, Prof. D.S. Bhagat </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auditing &amp; Taxation - I </t>
+  </si>
+  <si>
+    <t>95.16%</t>
+  </si>
+  <si>
+    <t>Prof. R.N. Katore, Prof. P.S. Nawale</t>
+  </si>
+  <si>
+    <t>Cost &amp; Works Accounting - II</t>
+  </si>
+  <si>
+    <t>95.20%</t>
+  </si>
+  <si>
+    <t>Dr. Ganesh Dhumal, Prof. S.P. Borhade</t>
+  </si>
+  <si>
+    <t>Cost &amp; Works Accounting - III</t>
+  </si>
+  <si>
+    <t>92.95%</t>
+  </si>
+  <si>
+    <t>Prof. T.S. Dalvi, Prof.D.S. Bhagat</t>
+  </si>
+  <si>
+    <t>Business Administration - II</t>
+  </si>
+  <si>
+    <t>98.12%</t>
+  </si>
+  <si>
+    <t>Prof. H.S. Chaudhari, Prof. U.R. Jadhav</t>
+  </si>
+  <si>
+    <t>Business Administration - III</t>
+  </si>
+  <si>
+    <t>97.18%</t>
+  </si>
+  <si>
+    <t>Financial Accounting - II</t>
+  </si>
+  <si>
+    <t>81.79%</t>
+  </si>
+  <si>
+    <t>Business Mathematics &amp; Statistics - II</t>
+  </si>
+  <si>
+    <t>61.46%</t>
+  </si>
+  <si>
+    <t>Organizational Skill Development - II</t>
+  </si>
+  <si>
+    <t>Banking &amp; Finance - II</t>
+  </si>
+  <si>
+    <t>90.14%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. S.S. Murhe, Prof. U.R. Jadhav, Prof. S.P. Borhade </t>
+  </si>
+  <si>
+    <t>Consumer Protection and Business Ethics - II</t>
+  </si>
+  <si>
+    <t>91.84%</t>
+  </si>
+  <si>
+    <t>Business Entrepreneurship &amp; Environment - II</t>
+  </si>
+  <si>
+    <t>83.09%</t>
+  </si>
+  <si>
+    <t>Business Communication - II</t>
+  </si>
+  <si>
+    <t>89.28%</t>
+  </si>
+  <si>
+    <t>Corporate Accounting - II</t>
+  </si>
+  <si>
+    <t>70.62%</t>
+  </si>
+  <si>
+    <t>Business Management - II</t>
+  </si>
+  <si>
+    <t>98.18%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. S.S. Murhe, Prof. T.S. Dalvi, Prof. U.R. Jadhav, Prof. J.A. Gogawale </t>
+  </si>
+  <si>
+    <t>Elements of Company Law - II</t>
+  </si>
+  <si>
+    <t>97.70%</t>
+  </si>
+  <si>
+    <t>89.26%</t>
+  </si>
+  <si>
+    <t>95.65%</t>
+  </si>
+  <si>
+    <t>Business Regulatory Framework - II</t>
+  </si>
+  <si>
+    <t>99.10%</t>
+  </si>
+  <si>
+    <t>Advanced Accounting - II</t>
+  </si>
+  <si>
+    <t>91.51%</t>
+  </si>
+  <si>
+    <t>Auditing &amp; Taxation - II</t>
+  </si>
+  <si>
+    <t>88.61%</t>
+  </si>
+  <si>
+    <t>98.76%</t>
+  </si>
+  <si>
+    <t>99%</t>
+  </si>
+  <si>
+    <t>99.50%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. P.P. Oswal, Prof. H.S. Chaudhari, Dr. T.B. Vehale </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Financial Accounting - I </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. G.M. Dhumal, Prof. Y.S. Sawant, Prof. T.S. Dalvi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Accounting - I </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. J.A. Gogawale, Prof. R.Y. Sawant </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Environmental Education - I </t>
+  </si>
+  <si>
+    <t>Dr. G.M. Dhumal, Prof. Y.S. Sawant</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Basics of Cost Accounting – I </t>
+  </si>
+  <si>
+    <t>91.59%</t>
+  </si>
+  <si>
+    <t>Prof. T.S. Dalvi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fundamental of Banking – I </t>
+  </si>
+  <si>
+    <t>78.86%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Modern Office Management – I </t>
+  </si>
+  <si>
+    <t>Prof. R.N. Katore, Prof. T.S. Dalvi, Prof. R.Y.Sawant</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Communication – I </t>
+  </si>
+  <si>
+    <t>Dr. G.M. Dhumal, Prof. R.N. Katore, Prof. J.A. Gogawale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corporate Accounting – I </t>
+  </si>
+  <si>
+    <t>Prof. P.S. Nawale, Prof. T.S. Dalvi, Prof. K.D. Shinde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Management – I </t>
+  </si>
+  <si>
+    <t>Prof. P.B. Pingale, Prof. U.R. Jadhav, Prof. J.A. Gogawale</t>
+  </si>
+  <si>
+    <t>Elements of Company Law – I</t>
+  </si>
+  <si>
+    <t>Prof. U.R. Jadhav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Administration – I </t>
+  </si>
+  <si>
+    <t>Dr. G.M. Dhumal, Prof. J.A. Gogawale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cost &amp; Works Accounting – I </t>
+  </si>
+  <si>
+    <t>97.96%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. H.S. Chaudhari, Prof. K.D. Shinde, Prof. R.N. Katore </t>
+  </si>
+  <si>
+    <t>Business Regulatory Framework – I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. R.N. Katore, Prof. K.D. Shinde </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Advanced Accounting – I </t>
+  </si>
+  <si>
+    <t>Dr. P.P. Oswal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auditing &amp; Taxation – I </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. R.N. Katore, Prof. T.B. Vehale </t>
+  </si>
+  <si>
+    <t>Cost &amp; Works Accounting – II</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. G. M. Dhumal, Prof. R.Y. Sawant </t>
+  </si>
+  <si>
+    <t>Cost &amp; Works Accounting – III</t>
+  </si>
+  <si>
+    <t>Prof. T.S. Dalvi, Prof. K.D. Shinde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Administration - II </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. H.S. Chaudhari, Prof. U.R. Jadhav </t>
+  </si>
+  <si>
+    <t>Prof. H.S. Chaudhari  Prof. T.B. Vehale  Prof. S.P. Borhade</t>
+  </si>
+  <si>
+    <t>Financial Accounting – II</t>
+  </si>
+  <si>
+    <t>79.39%</t>
+  </si>
+  <si>
+    <t>Dr. G.M. Dhumal, Prof. T.S. Dalvi, Prof. R.Y. Sawant</t>
+  </si>
+  <si>
+    <t>Business Accounting – II</t>
+  </si>
+  <si>
+    <t>89.59%</t>
+  </si>
+  <si>
+    <t>Constitutional Values, Fundamental Duties and Political System in India – II</t>
+  </si>
+  <si>
+    <t>85.46%</t>
+  </si>
+  <si>
+    <t>Dr. G.M. Dhumal, Prof. R.Y. Sawant</t>
+  </si>
+  <si>
+    <t>Inventory, Labour and Overhead – II</t>
+  </si>
+  <si>
+    <t>78.47%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. T.S. Dalvi </t>
+  </si>
+  <si>
+    <t>Fundamental of Insurance – II</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Principles and Functions of Management - II </t>
+  </si>
+  <si>
+    <t>84.21%</t>
+  </si>
+  <si>
+    <t>Prof. R.N. Katore, Prof. R.Y. Sawant, Prof. T.S. Dalvi</t>
+  </si>
+  <si>
+    <t>Business Communication – II</t>
+  </si>
+  <si>
+    <t>92.22%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. G.M. Dhumal, Prof. R.N. Katore, Prof. J.A. Gogawale </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corporate Accounting – II </t>
+  </si>
+  <si>
+    <t>66.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. P.S. Nawale, Prof. K.D. Shinde, Prof. T.S. Dalvi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Management – II </t>
+  </si>
+  <si>
+    <t>91.66%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. J. A. Gogawale, Prof. U.R. Jadhav, Prof. P.B. Pingale </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elements of Company Law – II </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Administration – II </t>
+  </si>
+  <si>
+    <t>80.50%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. G.M. Dhumal  Prof, J.A. Gogawale </t>
+  </si>
+  <si>
+    <t>90.55%</t>
+  </si>
+  <si>
+    <t>Auditing &amp; Taxation – II</t>
+  </si>
+  <si>
+    <t>95.07%</t>
+  </si>
+  <si>
+    <t>Advanced Accounting – II</t>
+  </si>
+  <si>
+    <t>92.61%</t>
+  </si>
+  <si>
+    <t>Prof. H.S. Chaudhari, Prof. R.N. Katore, Prof. K.D. Shinde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRF – II </t>
+  </si>
+  <si>
+    <t>94.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. R.N. Katore, Dr. T.B. Vehale </t>
+  </si>
+  <si>
+    <t>99.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. G.M. Dhumal, Prof. R.Y. Sawant </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. K.D. Shinde, Prof. T.S. Dalvi </t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. H.S. Chaudhari, Dr. R.N. Katore </t>
+  </si>
+  <si>
+    <t>89.47%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. R.N. Katore,  Prof. R.Y. Sawant </t>
+  </si>
+  <si>
+    <t>76.53%</t>
+  </si>
+  <si>
+    <t>Dr. P.P. Oswal, Dr. T.B. Vehale</t>
+  </si>
+  <si>
+    <t>94.76%</t>
+  </si>
+  <si>
+    <t>Prof. R.N. Katore</t>
+  </si>
+  <si>
+    <t>75.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. G. M. Dhumal </t>
+  </si>
+  <si>
+    <t>96.39%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. T.S. Dalvi </t>
+  </si>
+  <si>
+    <t>98.50%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. O.B. Takalkar </t>
+  </si>
+  <si>
+    <t>93.98%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -611,51 +1334,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O46"/>
+  <dimension ref="A1:O160"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -677,2062 +1400,7192 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2">
-        <v>51</v>
+        <v>523</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G2">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="H2">
-        <v>7</v>
+        <v>326</v>
       </c>
       <c r="I2">
-        <v>23</v>
+        <v>164</v>
       </c>
       <c r="J2">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="K2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L2"/>
       <c r="M2">
         <v>0</v>
       </c>
       <c r="N2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>96.07</v>
+        <v>1</v>
+      </c>
+      <c r="O2" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D3">
-        <v>51</v>
+        <v>529</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G3">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="H3">
-        <v>24</v>
+        <v>117</v>
       </c>
       <c r="I3">
-        <v>17</v>
+        <v>291</v>
       </c>
       <c r="J3">
-        <v>1</v>
+        <v>55</v>
       </c>
       <c r="K3">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="L3"/>
       <c r="M3">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>98.03</v>
+        <v>8</v>
+      </c>
+      <c r="O3" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D4">
-        <v>51</v>
+        <v>530</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G4">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H4">
-        <v>19</v>
+        <v>254</v>
       </c>
       <c r="I4">
-        <v>12</v>
+        <v>209</v>
       </c>
       <c r="J4">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="K4">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="L4"/>
       <c r="M4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N4">
         <v>0</v>
       </c>
-      <c r="O4">
-        <v>98.03</v>
+      <c r="O4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D5">
-        <v>51</v>
+        <v>529</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G5">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="H5">
-        <v>10</v>
+        <v>303</v>
       </c>
       <c r="I5">
-        <v>25</v>
+        <v>92</v>
       </c>
       <c r="J5">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="K5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L5"/>
       <c r="M5">
         <v>1</v>
       </c>
       <c r="N5">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>94.11</v>
+        <v>1</v>
+      </c>
+      <c r="O5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D6">
-        <v>51</v>
+        <v>252</v>
       </c>
       <c r="E6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6">
+        <v>4</v>
+      </c>
+      <c r="H6">
+        <v>145</v>
+      </c>
+      <c r="I6">
+        <v>99</v>
+      </c>
+      <c r="J6">
+        <v>2</v>
+      </c>
+      <c r="K6">
         <v>1</v>
-      </c>
-[...10 lines deleted...]
-        <v>7</v>
       </c>
       <c r="L6"/>
       <c r="M6">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="N6">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>98.03</v>
+        <v>0</v>
+      </c>
+      <c r="O6" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D7">
-        <v>51</v>
+        <v>270</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G7">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="H7">
-        <v>29</v>
+        <v>162</v>
       </c>
       <c r="I7">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="J7">
+        <v>8</v>
+      </c>
+      <c r="K7">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L7"/>
       <c r="M7">
         <v>0</v>
       </c>
       <c r="N7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>1</v>
+      </c>
+      <c r="O7" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D8">
-        <v>51</v>
+        <v>520</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="F8">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
-        <v>3</v>
+        <v>253</v>
       </c>
       <c r="I8">
-        <v>26</v>
+        <v>251</v>
       </c>
       <c r="J8">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="K8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L8"/>
       <c r="M8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N8">
         <v>0</v>
       </c>
-      <c r="O8">
-        <v>92.15</v>
+      <c r="O8" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="B9" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D9">
-        <v>51</v>
+        <v>528</v>
       </c>
       <c r="E9">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F9">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="G9">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H9">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="I9">
-        <v>26</v>
+        <v>140</v>
       </c>
       <c r="J9">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="K9">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="L9"/>
       <c r="M9">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="N9">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>92.15</v>
+        <v>83</v>
+      </c>
+      <c r="O9" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="B10" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D10">
-        <v>51</v>
+        <v>526</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F10">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G10">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H10">
-        <v>30</v>
+        <v>69</v>
       </c>
       <c r="I10">
-        <v>10</v>
+        <v>222</v>
       </c>
       <c r="J10">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="K10">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="L10"/>
       <c r="M10">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="N10">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>44</v>
+      </c>
+      <c r="O10" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="B11" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D11">
-        <v>51</v>
+        <v>527</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F11">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H11">
-        <v>3</v>
+        <v>166</v>
       </c>
       <c r="I11">
-        <v>24</v>
+        <v>214</v>
       </c>
       <c r="J11">
-        <v>9</v>
+        <v>60</v>
       </c>
       <c r="K11">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="L11"/>
       <c r="M11">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="N11">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>96.07</v>
+        <v>20</v>
+      </c>
+      <c r="O11" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="B12" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C12" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D12">
-        <v>51</v>
+        <v>273</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F12">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G12">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H12">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="I12">
-        <v>26</v>
+        <v>151</v>
       </c>
       <c r="J12">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="K12">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="L12"/>
       <c r="M12">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N12">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>98.03</v>
+        <v>2</v>
+      </c>
+      <c r="O12" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="B13" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D13">
-        <v>51</v>
+        <v>251</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F13">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G13">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H13">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="I13">
-        <v>23</v>
+        <v>152</v>
       </c>
       <c r="J13">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="K13">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L13"/>
       <c r="M13">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N13">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>2</v>
+      </c>
+      <c r="O13" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="B14" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="D14">
-        <v>51</v>
+        <v>576</v>
       </c>
       <c r="E14">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F14">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="G14">
+        <v>184</v>
+      </c>
+      <c r="H14">
+        <v>313</v>
+      </c>
+      <c r="I14">
+        <v>72</v>
+      </c>
+      <c r="J14">
+        <v>3</v>
+      </c>
+      <c r="K14">
         <v>2</v>
-      </c>
-[...10 lines deleted...]
-        <v>4</v>
       </c>
       <c r="L14"/>
       <c r="M14">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N14">
         <v>0</v>
       </c>
-      <c r="O14">
-        <v>66.66</v>
+      <c r="O14" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="D15">
-        <v>51</v>
+        <v>577</v>
       </c>
       <c r="E15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G15">
-        <v>1</v>
+        <v>156</v>
       </c>
       <c r="H15">
-        <v>12</v>
+        <v>273</v>
       </c>
       <c r="I15">
-        <v>35</v>
+        <v>103</v>
       </c>
       <c r="J15">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="K15">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="L15"/>
       <c r="M15">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
-      <c r="O15">
-        <v>94.11</v>
+      <c r="O15" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D16">
-        <v>38</v>
+        <v>419</v>
       </c>
       <c r="E16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="H16">
-        <v>4</v>
+        <v>268</v>
       </c>
       <c r="I16">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="J16">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="K16">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L16"/>
       <c r="M16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N16">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>1</v>
+      </c>
+      <c r="O16" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="D17">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="E17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="I17">
-        <v>7</v>
+        <v>55</v>
       </c>
       <c r="J17">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="K17">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="L17"/>
       <c r="M17">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N17">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>1</v>
+      </c>
+      <c r="O17" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="D18">
-        <v>38</v>
+        <v>418</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G18">
-        <v>0</v>
+        <v>63</v>
       </c>
       <c r="H18">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="I18">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="J18">
         <v>9</v>
       </c>
       <c r="K18">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L18"/>
       <c r="M18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N18">
         <v>0</v>
       </c>
-      <c r="O18">
-        <v>100</v>
+      <c r="O18" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="D19">
-        <v>38</v>
+        <v>156</v>
       </c>
       <c r="E19">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H19">
-        <v>3</v>
+        <v>49</v>
       </c>
       <c r="I19">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="J19">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="K19">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="L19"/>
       <c r="M19">
         <v>0</v>
       </c>
       <c r="N19">
         <v>0</v>
       </c>
-      <c r="O19">
-        <v>100</v>
+      <c r="O19" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="B20" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="C20" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="D20">
-        <v>19</v>
+        <v>493</v>
       </c>
       <c r="E20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F20">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G20">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="H20">
-        <v>3</v>
+        <v>279</v>
       </c>
       <c r="I20">
-        <v>10</v>
+        <v>124</v>
       </c>
       <c r="J20">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="K20">
         <v>3</v>
       </c>
       <c r="L20"/>
       <c r="M20">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N20">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>2</v>
+      </c>
+      <c r="O20" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="B21" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="D21">
-        <v>19</v>
+        <v>492</v>
       </c>
       <c r="E21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="H21">
-        <v>13</v>
+        <v>220</v>
       </c>
       <c r="I21">
-        <v>5</v>
+        <v>57</v>
       </c>
       <c r="J21">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="K21">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L21"/>
       <c r="M21">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N21">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>1</v>
+      </c>
+      <c r="O21" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="B22" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="C22" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="D22">
-        <v>38</v>
+        <v>492</v>
       </c>
       <c r="E22">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="H22">
-        <v>34</v>
+        <v>334</v>
       </c>
       <c r="I22">
-        <v>5</v>
+        <v>122</v>
       </c>
       <c r="J22">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="K22">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="L22"/>
       <c r="M22">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N22">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>2</v>
+      </c>
+      <c r="O22" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="B23" t="s">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="C23" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="D23">
-        <v>38</v>
+        <v>236</v>
       </c>
       <c r="E23">
+        <v>0</v>
+      </c>
+      <c r="F23">
+        <v>0</v>
+      </c>
+      <c r="G23">
+        <v>2</v>
+      </c>
+      <c r="H23">
+        <v>133</v>
+      </c>
+      <c r="I23">
+        <v>100</v>
+      </c>
+      <c r="J23">
         <v>1</v>
       </c>
-      <c r="F23">
-[...13 lines deleted...]
-      </c>
       <c r="K23">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="L23"/>
       <c r="M23">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N23">
         <v>0</v>
       </c>
-      <c r="O23">
-        <v>92.1</v>
+      <c r="O23" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="B24" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="C24" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="D24">
-        <v>38</v>
+        <v>255</v>
       </c>
       <c r="E24">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H24">
-        <v>12</v>
+        <v>168</v>
       </c>
       <c r="I24">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="J24">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K24">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L24"/>
       <c r="M24">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N24">
         <v>0</v>
       </c>
-      <c r="O24">
-        <v>100</v>
+      <c r="O24" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="B25" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="C25" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="D25">
-        <v>38</v>
+        <v>236</v>
       </c>
       <c r="E25">
+        <v>0</v>
+      </c>
+      <c r="F25">
+        <v>0</v>
+      </c>
+      <c r="G25">
+        <v>13</v>
+      </c>
+      <c r="H25">
+        <v>166</v>
+      </c>
+      <c r="I25">
+        <v>56</v>
+      </c>
+      <c r="J25">
+        <v>0</v>
+      </c>
+      <c r="K25">
         <v>1</v>
-      </c>
-[...16 lines deleted...]
-        <v>3</v>
       </c>
       <c r="L25"/>
       <c r="M25">
         <v>0</v>
       </c>
       <c r="N25">
         <v>0</v>
       </c>
-      <c r="O25">
-        <v>100</v>
+      <c r="O25" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="B26" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="C26" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="D26">
-        <v>38</v>
+        <v>256</v>
       </c>
       <c r="E26">
+        <v>2</v>
+      </c>
+      <c r="F26">
+        <v>2</v>
+      </c>
+      <c r="G26">
         <v>1</v>
       </c>
-      <c r="F26">
-[...4 lines deleted...]
-      </c>
       <c r="H26">
-        <v>6</v>
+        <v>189</v>
       </c>
       <c r="I26">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="J26">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K26">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="L26"/>
       <c r="M26">
         <v>1</v>
       </c>
       <c r="N26">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>0</v>
+      </c>
+      <c r="O26" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="B27" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="C27" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="D27">
-        <v>61</v>
+        <v>572</v>
       </c>
       <c r="E27">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F27">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I27">
-        <v>28</v>
+        <v>396</v>
       </c>
       <c r="J27">
-        <v>8</v>
+        <v>80</v>
       </c>
       <c r="K27">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="L27"/>
       <c r="M27">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N27">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>98.36</v>
+        <v>1</v>
+      </c>
+      <c r="O27" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="B28" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" t="s">
+        <v>79</v>
+      </c>
+      <c r="D28">
+        <v>575</v>
+      </c>
+      <c r="E28">
+        <v>3</v>
+      </c>
+      <c r="F28">
+        <v>63</v>
+      </c>
+      <c r="G28">
+        <v>6</v>
+      </c>
+      <c r="H28">
         <v>26</v>
       </c>
-      <c r="C28" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I28">
-        <v>7</v>
+        <v>86</v>
       </c>
       <c r="J28">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="K28">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="L28"/>
       <c r="M28">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="N28">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>164</v>
+      </c>
+      <c r="O28" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="B29" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="C29" t="s">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="D29">
-        <v>61</v>
+        <v>106</v>
       </c>
       <c r="E29">
         <v>2</v>
       </c>
       <c r="F29">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="I29">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="J29">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="K29">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="L29"/>
       <c r="M29">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="N29">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>86.89</v>
+        <v>22</v>
+      </c>
+      <c r="O29" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="B30" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="C30" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="D30">
-        <v>61</v>
+        <v>418</v>
       </c>
       <c r="E30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F30">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="G30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H30">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="I30">
-        <v>28</v>
+        <v>117</v>
       </c>
       <c r="J30">
-        <v>22</v>
+        <v>78</v>
       </c>
       <c r="K30">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="L30"/>
       <c r="M30">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="N30">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>88.52</v>
+        <v>62</v>
+      </c>
+      <c r="O30" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="B31" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="C31" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="D31">
-        <v>61</v>
+        <v>418</v>
       </c>
       <c r="E31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F31">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="G31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H31">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="I31">
-        <v>23</v>
+        <v>155</v>
       </c>
       <c r="J31">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="K31">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="L31"/>
       <c r="M31">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="N31">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>98.36</v>
+        <v>57</v>
+      </c>
+      <c r="O31" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="B32" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="C32" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="D32">
-        <v>19</v>
+        <v>152</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
       <c r="F32">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I32">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="J32">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="K32">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="L32"/>
       <c r="M32">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="N32">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>19</v>
+      </c>
+      <c r="O32" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="B33" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="C33" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>490</v>
       </c>
       <c r="E33">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F33">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
-        <v>10</v>
+        <v>88</v>
       </c>
       <c r="I33">
-        <v>5</v>
+        <v>236</v>
       </c>
       <c r="J33">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="K33">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="L33"/>
       <c r="M33">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="N33">
         <v>0</v>
       </c>
-      <c r="O33">
-        <v>65.22</v>
+      <c r="O33" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="B34" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="C34" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>489</v>
       </c>
       <c r="E34">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="H34">
-        <v>18</v>
+        <v>178</v>
       </c>
       <c r="I34">
-        <v>1</v>
+        <v>204</v>
       </c>
       <c r="J34">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="K34">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="L34"/>
       <c r="M34">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N34">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>14</v>
+      </c>
+      <c r="O34" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="B35" t="s">
-        <v>64</v>
+        <v>91</v>
       </c>
       <c r="C35" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="D35">
-        <v>19</v>
+        <v>255</v>
       </c>
       <c r="E35">
+        <v>3</v>
+      </c>
+      <c r="F35">
+        <v>0</v>
+      </c>
+      <c r="G35">
+        <v>0</v>
+      </c>
+      <c r="H35">
+        <v>67</v>
+      </c>
+      <c r="I35">
+        <v>173</v>
+      </c>
+      <c r="J35">
+        <v>14</v>
+      </c>
+      <c r="K35">
         <v>1</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L35"/>
       <c r="M35">
         <v>0</v>
       </c>
       <c r="N35">
         <v>0</v>
       </c>
-      <c r="O35">
-        <v>78.95</v>
+      <c r="O35" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="B36" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="C36" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="D36">
-        <v>19</v>
+        <v>234</v>
       </c>
       <c r="E36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="H36">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="I36">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="J36">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36"/>
       <c r="M36">
         <v>0</v>
       </c>
       <c r="N36">
         <v>0</v>
       </c>
-      <c r="O36">
-        <v>100</v>
+      <c r="O36" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="B37" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="C37" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="D37">
-        <v>61</v>
+        <v>490</v>
       </c>
       <c r="E37">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F37">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
-        <v>12</v>
+        <v>92</v>
       </c>
       <c r="I37">
-        <v>32</v>
+        <v>319</v>
       </c>
       <c r="J37">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="K37">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="L37"/>
       <c r="M37">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N37">
         <v>0</v>
       </c>
-      <c r="O37">
-        <v>91.8</v>
+      <c r="O37" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="B38" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="C38" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D38">
-        <v>61</v>
+        <v>235</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H38">
-        <v>13</v>
+        <v>149</v>
       </c>
       <c r="I38">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="J38">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="K38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L38"/>
       <c r="M38">
         <v>0</v>
       </c>
       <c r="N38">
         <v>0</v>
       </c>
-      <c r="O38">
-        <v>93.44</v>
+      <c r="O38" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="B39" t="s">
-        <v>26</v>
+        <v>93</v>
       </c>
       <c r="C39" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D39">
-        <v>61</v>
+        <v>255</v>
       </c>
       <c r="E39">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F39">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="I39">
-        <v>26</v>
+        <v>142</v>
       </c>
       <c r="J39">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="K39">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L39"/>
       <c r="M39">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N39">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>95.08</v>
+        <v>2</v>
+      </c>
+      <c r="O39" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="B40" t="s">
+        <v>62</v>
+      </c>
+      <c r="C40" t="s">
+        <v>95</v>
+      </c>
+      <c r="D40">
+        <v>472</v>
+      </c>
+      <c r="E40">
+        <v>5</v>
+      </c>
+      <c r="F40">
+        <v>18</v>
+      </c>
+      <c r="G40">
+        <v>0</v>
+      </c>
+      <c r="H40">
         <v>64</v>
       </c>
-      <c r="C40" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I40">
-        <v>33</v>
+        <v>269</v>
       </c>
       <c r="J40">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="K40">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="L40"/>
       <c r="M40">
         <v>0</v>
       </c>
       <c r="N40">
         <v>0</v>
       </c>
-      <c r="O40">
-        <v>100</v>
+      <c r="O40" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="B41" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="C41" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="D41">
+        <v>469</v>
+      </c>
+      <c r="E41">
+        <v>8</v>
+      </c>
+      <c r="F41">
         <v>19</v>
       </c>
-      <c r="E41">
-[...4 lines deleted...]
-      </c>
       <c r="G41">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="H41">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="I41">
-        <v>6</v>
+        <v>171</v>
       </c>
       <c r="J41">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="K41">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="L41"/>
       <c r="M41">
         <v>0</v>
       </c>
       <c r="N41">
         <v>0</v>
       </c>
-      <c r="O41">
-        <v>100</v>
+      <c r="O41" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="B42" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="C42" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="D42">
-        <v>19</v>
+        <v>474</v>
       </c>
       <c r="E42">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F42">
+        <v>28</v>
+      </c>
+      <c r="G42">
+        <v>3</v>
+      </c>
+      <c r="H42">
+        <v>155</v>
+      </c>
+      <c r="I42">
+        <v>287</v>
+      </c>
+      <c r="J42">
         <v>1</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K42">
         <v>0</v>
       </c>
       <c r="L42"/>
       <c r="M42">
         <v>0</v>
       </c>
       <c r="N42">
         <v>0</v>
       </c>
-      <c r="O42">
-        <v>94.73</v>
+      <c r="O42" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="B43" t="s">
-        <v>48</v>
+        <v>99</v>
       </c>
       <c r="C43" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="D43">
-        <v>23</v>
+        <v>253</v>
       </c>
       <c r="E43">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F43">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G43">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="H43">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="I43">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
       <c r="K43">
         <v>0</v>
       </c>
       <c r="L43"/>
       <c r="M43">
         <v>0</v>
       </c>
       <c r="N43">
         <v>0</v>
       </c>
-      <c r="O43">
+      <c r="O43" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="B44" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="C44" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>252</v>
       </c>
       <c r="E44">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H44">
-        <v>21</v>
+        <v>121</v>
       </c>
       <c r="I44">
-        <v>2</v>
+        <v>115</v>
       </c>
       <c r="J44">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="K44">
         <v>0</v>
       </c>
       <c r="L44"/>
       <c r="M44">
         <v>0</v>
       </c>
       <c r="N44">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>1</v>
+      </c>
+      <c r="O44" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="B45" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="C45" t="s">
-        <v>82</v>
+        <v>46</v>
       </c>
       <c r="D45">
-        <v>19</v>
+        <v>219</v>
       </c>
       <c r="E45">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F45">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G45">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H45">
-        <v>14</v>
+        <v>91</v>
       </c>
       <c r="I45">
-        <v>3</v>
+        <v>121</v>
       </c>
       <c r="J45">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K45">
         <v>0</v>
       </c>
       <c r="L45"/>
       <c r="M45">
         <v>0</v>
       </c>
       <c r="N45">
         <v>0</v>
       </c>
-      <c r="O45">
-        <v>89.47</v>
+      <c r="O45" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="B46" t="s">
-        <v>64</v>
+        <v>93</v>
       </c>
       <c r="C46" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>218</v>
       </c>
       <c r="E46">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F46">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H46">
-        <v>13</v>
+        <v>150</v>
       </c>
       <c r="I46">
-        <v>3</v>
+        <v>67</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>
       <c r="L46"/>
       <c r="M46">
         <v>0</v>
       </c>
       <c r="N46">
         <v>0</v>
       </c>
-      <c r="O46">
-        <v>84.21</v>
+      <c r="O46" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" t="s">
+        <v>94</v>
+      </c>
+      <c r="B47" t="s">
+        <v>102</v>
+      </c>
+      <c r="C47" t="s">
+        <v>32</v>
+      </c>
+      <c r="D47">
+        <v>478</v>
+      </c>
+      <c r="E47">
+        <v>7</v>
+      </c>
+      <c r="F47">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>12</v>
+      </c>
+      <c r="H47">
+        <v>187</v>
+      </c>
+      <c r="I47">
+        <v>265</v>
+      </c>
+      <c r="J47">
+        <v>5</v>
+      </c>
+      <c r="K47">
+        <v>1</v>
+      </c>
+      <c r="L47"/>
+      <c r="M47">
+        <v>0</v>
+      </c>
+      <c r="N47">
+        <v>0</v>
+      </c>
+      <c r="O47" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15">
+      <c r="A48" t="s">
+        <v>94</v>
+      </c>
+      <c r="B48" t="s">
+        <v>34</v>
+      </c>
+      <c r="C48" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48">
+        <v>481</v>
+      </c>
+      <c r="E48">
+        <v>4</v>
+      </c>
+      <c r="F48">
+        <v>78</v>
+      </c>
+      <c r="G48">
+        <v>4</v>
+      </c>
+      <c r="H48">
+        <v>37</v>
+      </c>
+      <c r="I48">
+        <v>125</v>
+      </c>
+      <c r="J48">
+        <v>74</v>
+      </c>
+      <c r="K48">
+        <v>120</v>
+      </c>
+      <c r="L48"/>
+      <c r="M48">
+        <v>35</v>
+      </c>
+      <c r="N48">
+        <v>8</v>
+      </c>
+      <c r="O48" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15">
+      <c r="A49" t="s">
+        <v>94</v>
+      </c>
+      <c r="B49" t="s">
+        <v>105</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49">
+        <v>479</v>
+      </c>
+      <c r="E49">
+        <v>6</v>
+      </c>
+      <c r="F49">
+        <v>10</v>
+      </c>
+      <c r="G49">
+        <v>1</v>
+      </c>
+      <c r="H49">
+        <v>185</v>
+      </c>
+      <c r="I49">
+        <v>215</v>
+      </c>
+      <c r="J49">
+        <v>44</v>
+      </c>
+      <c r="K49">
+        <v>22</v>
+      </c>
+      <c r="L49"/>
+      <c r="M49">
+        <v>2</v>
+      </c>
+      <c r="N49">
+        <v>0</v>
+      </c>
+      <c r="O49" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15">
+      <c r="A50" t="s">
+        <v>94</v>
+      </c>
+      <c r="B50" t="s">
+        <v>40</v>
+      </c>
+      <c r="C50" t="s">
+        <v>41</v>
+      </c>
+      <c r="D50">
+        <v>480</v>
+      </c>
+      <c r="E50">
+        <v>5</v>
+      </c>
+      <c r="F50">
+        <v>18</v>
+      </c>
+      <c r="G50">
+        <v>1</v>
+      </c>
+      <c r="H50">
+        <v>152</v>
+      </c>
+      <c r="I50">
+        <v>238</v>
+      </c>
+      <c r="J50">
+        <v>51</v>
+      </c>
+      <c r="K50">
+        <v>18</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50">
+        <v>2</v>
+      </c>
+      <c r="N50">
+        <v>0</v>
+      </c>
+      <c r="O50" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15">
+      <c r="A51" t="s">
+        <v>94</v>
+      </c>
+      <c r="B51" t="s">
+        <v>45</v>
+      </c>
+      <c r="C51" t="s">
+        <v>46</v>
+      </c>
+      <c r="D51">
+        <v>222</v>
+      </c>
+      <c r="E51">
+        <v>7</v>
+      </c>
+      <c r="F51">
+        <v>4</v>
+      </c>
+      <c r="G51">
+        <v>1</v>
+      </c>
+      <c r="H51">
+        <v>95</v>
+      </c>
+      <c r="I51">
+        <v>116</v>
+      </c>
+      <c r="J51">
+        <v>6</v>
+      </c>
+      <c r="K51">
+        <v>0</v>
+      </c>
+      <c r="L51"/>
+      <c r="M51">
+        <v>0</v>
+      </c>
+      <c r="N51">
+        <v>0</v>
+      </c>
+      <c r="O51" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15">
+      <c r="A52" t="s">
+        <v>94</v>
+      </c>
+      <c r="B52" t="s">
+        <v>43</v>
+      </c>
+      <c r="C52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D52">
+        <v>250</v>
+      </c>
+      <c r="E52">
+        <v>6</v>
+      </c>
+      <c r="F52">
+        <v>18</v>
+      </c>
+      <c r="G52">
+        <v>3</v>
+      </c>
+      <c r="H52">
+        <v>59</v>
+      </c>
+      <c r="I52">
+        <v>137</v>
+      </c>
+      <c r="J52">
+        <v>19</v>
+      </c>
+      <c r="K52">
+        <v>10</v>
+      </c>
+      <c r="L52"/>
+      <c r="M52">
+        <v>4</v>
+      </c>
+      <c r="N52">
+        <v>0</v>
+      </c>
+      <c r="O52" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15">
+      <c r="A53" t="s">
+        <v>94</v>
+      </c>
+      <c r="B53" t="s">
+        <v>75</v>
+      </c>
+      <c r="C53" t="s">
+        <v>76</v>
+      </c>
+      <c r="D53">
+        <v>450</v>
+      </c>
+      <c r="E53">
+        <v>6</v>
+      </c>
+      <c r="F53">
+        <v>31</v>
+      </c>
+      <c r="G53">
+        <v>32</v>
+      </c>
+      <c r="H53">
+        <v>178</v>
+      </c>
+      <c r="I53">
+        <v>209</v>
+      </c>
+      <c r="J53">
+        <v>0</v>
+      </c>
+      <c r="K53">
+        <v>0</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53">
+        <v>0</v>
+      </c>
+      <c r="N53">
+        <v>0</v>
+      </c>
+      <c r="O53" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15">
+      <c r="A54" t="s">
+        <v>94</v>
+      </c>
+      <c r="B54" t="s">
+        <v>111</v>
+      </c>
+      <c r="C54" t="s">
+        <v>79</v>
+      </c>
+      <c r="D54">
+        <v>452</v>
+      </c>
+      <c r="E54">
+        <v>4</v>
+      </c>
+      <c r="F54">
+        <v>83</v>
+      </c>
+      <c r="G54">
+        <v>45</v>
+      </c>
+      <c r="H54">
+        <v>82</v>
+      </c>
+      <c r="I54">
+        <v>130</v>
+      </c>
+      <c r="J54">
+        <v>62</v>
+      </c>
+      <c r="K54">
+        <v>42</v>
+      </c>
+      <c r="L54"/>
+      <c r="M54">
+        <v>5</v>
+      </c>
+      <c r="N54">
+        <v>3</v>
+      </c>
+      <c r="O54" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15">
+      <c r="A55" t="s">
+        <v>94</v>
+      </c>
+      <c r="B55" t="s">
+        <v>56</v>
+      </c>
+      <c r="C55" t="s">
+        <v>113</v>
+      </c>
+      <c r="D55">
+        <v>98</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+      <c r="F55">
+        <v>6</v>
+      </c>
+      <c r="G55">
+        <v>1</v>
+      </c>
+      <c r="H55">
+        <v>48</v>
+      </c>
+      <c r="I55">
+        <v>35</v>
+      </c>
+      <c r="J55">
+        <v>4</v>
+      </c>
+      <c r="K55">
+        <v>4</v>
+      </c>
+      <c r="L55"/>
+      <c r="M55">
+        <v>0</v>
+      </c>
+      <c r="N55">
+        <v>0</v>
+      </c>
+      <c r="O55" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15">
+      <c r="A56" t="s">
+        <v>94</v>
+      </c>
+      <c r="B56" t="s">
+        <v>54</v>
+      </c>
+      <c r="C56" t="s">
+        <v>83</v>
+      </c>
+      <c r="D56">
+        <v>336</v>
+      </c>
+      <c r="E56">
+        <v>4</v>
+      </c>
+      <c r="F56">
+        <v>34</v>
+      </c>
+      <c r="G56">
+        <v>0</v>
+      </c>
+      <c r="H56">
+        <v>83</v>
+      </c>
+      <c r="I56">
+        <v>144</v>
+      </c>
+      <c r="J56">
+        <v>46</v>
+      </c>
+      <c r="K56">
+        <v>33</v>
+      </c>
+      <c r="L56"/>
+      <c r="M56">
+        <v>0</v>
+      </c>
+      <c r="N56">
+        <v>0</v>
+      </c>
+      <c r="O56" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15">
+      <c r="A57" t="s">
+        <v>94</v>
+      </c>
+      <c r="B57" t="s">
+        <v>116</v>
+      </c>
+      <c r="C57" t="s">
+        <v>85</v>
+      </c>
+      <c r="D57">
+        <v>340</v>
+      </c>
+      <c r="E57">
+        <v>5</v>
+      </c>
+      <c r="F57">
+        <v>19</v>
+      </c>
+      <c r="G57">
+        <v>5</v>
+      </c>
+      <c r="H57">
+        <v>119</v>
+      </c>
+      <c r="I57">
+        <v>156</v>
+      </c>
+      <c r="J57">
+        <v>30</v>
+      </c>
+      <c r="K57">
+        <v>11</v>
+      </c>
+      <c r="L57"/>
+      <c r="M57">
+        <v>1</v>
+      </c>
+      <c r="N57">
+        <v>0</v>
+      </c>
+      <c r="O57" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15">
+      <c r="A58" t="s">
+        <v>94</v>
+      </c>
+      <c r="B58" t="s">
+        <v>60</v>
+      </c>
+      <c r="C58" t="s">
+        <v>118</v>
+      </c>
+      <c r="D58">
+        <v>117</v>
+      </c>
+      <c r="E58">
+        <v>3</v>
+      </c>
+      <c r="F58">
+        <v>1</v>
+      </c>
+      <c r="G58">
+        <v>0</v>
+      </c>
+      <c r="H58">
+        <v>15</v>
+      </c>
+      <c r="I58">
+        <v>67</v>
+      </c>
+      <c r="J58">
+        <v>22</v>
+      </c>
+      <c r="K58">
+        <v>12</v>
+      </c>
+      <c r="L58"/>
+      <c r="M58">
+        <v>0</v>
+      </c>
+      <c r="N58">
+        <v>0</v>
+      </c>
+      <c r="O58" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15">
+      <c r="A59" t="s">
+        <v>94</v>
+      </c>
+      <c r="B59" t="s">
+        <v>75</v>
+      </c>
+      <c r="C59" t="s">
+        <v>49</v>
+      </c>
+      <c r="D59">
+        <v>503</v>
+      </c>
+      <c r="E59">
+        <v>6</v>
+      </c>
+      <c r="F59">
+        <v>186</v>
+      </c>
+      <c r="G59">
+        <v>5</v>
+      </c>
+      <c r="H59">
+        <v>79</v>
+      </c>
+      <c r="I59">
+        <v>209</v>
+      </c>
+      <c r="J59">
+        <v>18</v>
+      </c>
+      <c r="K59">
+        <v>0</v>
+      </c>
+      <c r="L59"/>
+      <c r="M59">
+        <v>0</v>
+      </c>
+      <c r="N59">
+        <v>0</v>
+      </c>
+      <c r="O59" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15">
+      <c r="A60" t="s">
+        <v>94</v>
+      </c>
+      <c r="B60" t="s">
+        <v>121</v>
+      </c>
+      <c r="C60" t="s">
+        <v>52</v>
+      </c>
+      <c r="D60">
+        <v>505</v>
+      </c>
+      <c r="E60">
+        <v>5</v>
+      </c>
+      <c r="F60">
+        <v>204</v>
+      </c>
+      <c r="G60">
+        <v>11</v>
+      </c>
+      <c r="H60">
+        <v>48</v>
+      </c>
+      <c r="I60">
+        <v>113</v>
+      </c>
+      <c r="J60">
+        <v>46</v>
+      </c>
+      <c r="K60">
+        <v>56</v>
+      </c>
+      <c r="L60"/>
+      <c r="M60">
+        <v>22</v>
+      </c>
+      <c r="N60">
+        <v>0</v>
+      </c>
+      <c r="O60" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15">
+      <c r="A61" t="s">
+        <v>94</v>
+      </c>
+      <c r="B61" t="s">
+        <v>123</v>
+      </c>
+      <c r="C61" t="s">
+        <v>124</v>
+      </c>
+      <c r="D61">
+        <v>105</v>
+      </c>
+      <c r="E61">
+        <v>1</v>
+      </c>
+      <c r="F61">
+        <v>6</v>
+      </c>
+      <c r="G61">
+        <v>0</v>
+      </c>
+      <c r="H61">
+        <v>24</v>
+      </c>
+      <c r="I61">
+        <v>51</v>
+      </c>
+      <c r="J61">
+        <v>14</v>
+      </c>
+      <c r="K61">
+        <v>5</v>
+      </c>
+      <c r="L61"/>
+      <c r="M61">
+        <v>2</v>
+      </c>
+      <c r="N61">
+        <v>2</v>
+      </c>
+      <c r="O61" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15">
+      <c r="A62" t="s">
+        <v>94</v>
+      </c>
+      <c r="B62" t="s">
+        <v>54</v>
+      </c>
+      <c r="C62" t="s">
+        <v>55</v>
+      </c>
+      <c r="D62">
+        <v>361</v>
+      </c>
+      <c r="E62">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>51</v>
+      </c>
+      <c r="G62">
+        <v>0</v>
+      </c>
+      <c r="H62">
+        <v>18</v>
+      </c>
+      <c r="I62">
+        <v>127</v>
+      </c>
+      <c r="J62">
+        <v>72</v>
+      </c>
+      <c r="K62">
+        <v>54</v>
+      </c>
+      <c r="L62"/>
+      <c r="M62">
+        <v>18</v>
+      </c>
+      <c r="N62">
+        <v>13</v>
+      </c>
+      <c r="O62" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15">
+      <c r="A63" t="s">
+        <v>94</v>
+      </c>
+      <c r="B63" t="s">
+        <v>116</v>
+      </c>
+      <c r="C63" t="s">
+        <v>58</v>
+      </c>
+      <c r="D63">
+        <v>362</v>
+      </c>
+      <c r="E63">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>29</v>
+      </c>
+      <c r="G63">
+        <v>6</v>
+      </c>
+      <c r="H63">
+        <v>91</v>
+      </c>
+      <c r="I63">
+        <v>140</v>
+      </c>
+      <c r="J63">
+        <v>37</v>
+      </c>
+      <c r="K63">
+        <v>31</v>
+      </c>
+      <c r="L63"/>
+      <c r="M63">
+        <v>12</v>
+      </c>
+      <c r="N63">
+        <v>8</v>
+      </c>
+      <c r="O63" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15">
+      <c r="A64" t="s">
+        <v>94</v>
+      </c>
+      <c r="B64" t="s">
+        <v>60</v>
+      </c>
+      <c r="C64" t="s">
+        <v>61</v>
+      </c>
+      <c r="D64">
+        <v>140</v>
+      </c>
+      <c r="E64">
+        <v>2</v>
+      </c>
+      <c r="F64">
+        <v>12</v>
+      </c>
+      <c r="G64">
+        <v>0</v>
+      </c>
+      <c r="H64">
+        <v>15</v>
+      </c>
+      <c r="I64">
+        <v>60</v>
+      </c>
+      <c r="J64">
+        <v>19</v>
+      </c>
+      <c r="K64">
+        <v>22</v>
+      </c>
+      <c r="L64"/>
+      <c r="M64">
+        <v>6</v>
+      </c>
+      <c r="N64">
+        <v>4</v>
+      </c>
+      <c r="O64" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15">
+      <c r="A65" t="s">
+        <v>94</v>
+      </c>
+      <c r="B65" t="s">
+        <v>102</v>
+      </c>
+      <c r="C65" t="s">
+        <v>17</v>
+      </c>
+      <c r="D65">
+        <v>497</v>
+      </c>
+      <c r="E65">
+        <v>14</v>
+      </c>
+      <c r="F65">
+        <v>69</v>
+      </c>
+      <c r="G65">
+        <v>1</v>
+      </c>
+      <c r="H65">
+        <v>107</v>
+      </c>
+      <c r="I65">
+        <v>281</v>
+      </c>
+      <c r="J65">
+        <v>25</v>
+      </c>
+      <c r="K65">
+        <v>0</v>
+      </c>
+      <c r="L65"/>
+      <c r="M65">
+        <v>0</v>
+      </c>
+      <c r="N65">
+        <v>0</v>
+      </c>
+      <c r="O65" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15">
+      <c r="A66" t="s">
+        <v>94</v>
+      </c>
+      <c r="B66" t="s">
+        <v>34</v>
+      </c>
+      <c r="C66" t="s">
+        <v>20</v>
+      </c>
+      <c r="D66">
+        <v>497</v>
+      </c>
+      <c r="E66">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>127</v>
+      </c>
+      <c r="G66">
+        <v>8</v>
+      </c>
+      <c r="H66">
+        <v>75</v>
+      </c>
+      <c r="I66">
+        <v>160</v>
+      </c>
+      <c r="J66">
+        <v>54</v>
+      </c>
+      <c r="K66">
+        <v>61</v>
+      </c>
+      <c r="L66"/>
+      <c r="M66">
+        <v>4</v>
+      </c>
+      <c r="N66">
+        <v>0</v>
+      </c>
+      <c r="O66" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15">
+      <c r="A67" t="s">
+        <v>94</v>
+      </c>
+      <c r="B67" t="s">
+        <v>105</v>
+      </c>
+      <c r="C67" t="s">
+        <v>23</v>
+      </c>
+      <c r="D67">
+        <v>497</v>
+      </c>
+      <c r="E67">
+        <v>12</v>
+      </c>
+      <c r="F67">
+        <v>123</v>
+      </c>
+      <c r="G67">
+        <v>0</v>
+      </c>
+      <c r="H67">
+        <v>37</v>
+      </c>
+      <c r="I67">
+        <v>166</v>
+      </c>
+      <c r="J67">
+        <v>89</v>
+      </c>
+      <c r="K67">
+        <v>64</v>
+      </c>
+      <c r="L67"/>
+      <c r="M67">
+        <v>4</v>
+      </c>
+      <c r="N67">
+        <v>2</v>
+      </c>
+      <c r="O67" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15">
+      <c r="A68" t="s">
+        <v>94</v>
+      </c>
+      <c r="B68" t="s">
+        <v>40</v>
+      </c>
+      <c r="C68" t="s">
+        <v>25</v>
+      </c>
+      <c r="D68">
+        <v>497</v>
+      </c>
+      <c r="E68">
+        <v>10</v>
+      </c>
+      <c r="F68">
+        <v>122</v>
+      </c>
+      <c r="G68">
+        <v>0</v>
+      </c>
+      <c r="H68">
+        <v>18</v>
+      </c>
+      <c r="I68">
+        <v>158</v>
+      </c>
+      <c r="J68">
+        <v>96</v>
+      </c>
+      <c r="K68">
+        <v>88</v>
+      </c>
+      <c r="L68"/>
+      <c r="M68">
+        <v>4</v>
+      </c>
+      <c r="N68">
+        <v>1</v>
+      </c>
+      <c r="O68" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15">
+      <c r="A69" t="s">
+        <v>94</v>
+      </c>
+      <c r="B69" t="s">
+        <v>45</v>
+      </c>
+      <c r="C69" t="s">
+        <v>27</v>
+      </c>
+      <c r="D69">
+        <v>238</v>
+      </c>
+      <c r="E69">
+        <v>10</v>
+      </c>
+      <c r="F69">
+        <v>33</v>
+      </c>
+      <c r="G69">
+        <v>0</v>
+      </c>
+      <c r="H69">
+        <v>39</v>
+      </c>
+      <c r="I69">
+        <v>152</v>
+      </c>
+      <c r="J69">
+        <v>4</v>
+      </c>
+      <c r="K69">
+        <v>0</v>
+      </c>
+      <c r="L69"/>
+      <c r="M69">
+        <v>0</v>
+      </c>
+      <c r="N69">
+        <v>0</v>
+      </c>
+      <c r="O69" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15">
+      <c r="A70" t="s">
+        <v>94</v>
+      </c>
+      <c r="B70" t="s">
+        <v>43</v>
+      </c>
+      <c r="C70" t="s">
+        <v>30</v>
+      </c>
+      <c r="D70">
+        <v>259</v>
+      </c>
+      <c r="E70">
+        <v>6</v>
+      </c>
+      <c r="F70">
+        <v>17</v>
+      </c>
+      <c r="G70">
+        <v>10</v>
+      </c>
+      <c r="H70">
+        <v>128</v>
+      </c>
+      <c r="I70">
+        <v>96</v>
+      </c>
+      <c r="J70">
+        <v>1</v>
+      </c>
+      <c r="K70">
+        <v>1</v>
+      </c>
+      <c r="L70"/>
+      <c r="M70">
+        <v>0</v>
+      </c>
+      <c r="N70">
+        <v>0</v>
+      </c>
+      <c r="O70" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15">
+      <c r="A71" t="s">
+        <v>94</v>
+      </c>
+      <c r="B71" t="s">
+        <v>62</v>
+      </c>
+      <c r="C71" t="s">
+        <v>63</v>
+      </c>
+      <c r="D71">
+        <v>486</v>
+      </c>
+      <c r="E71">
+        <v>9</v>
+      </c>
+      <c r="F71">
+        <v>66</v>
+      </c>
+      <c r="G71">
+        <v>0</v>
+      </c>
+      <c r="H71">
+        <v>72</v>
+      </c>
+      <c r="I71">
+        <v>200</v>
+      </c>
+      <c r="J71">
+        <v>88</v>
+      </c>
+      <c r="K71">
+        <v>51</v>
+      </c>
+      <c r="L71"/>
+      <c r="M71">
+        <v>0</v>
+      </c>
+      <c r="N71">
+        <v>0</v>
+      </c>
+      <c r="O71" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15">
+      <c r="A72" t="s">
+        <v>94</v>
+      </c>
+      <c r="B72" t="s">
+        <v>65</v>
+      </c>
+      <c r="C72" t="s">
+        <v>66</v>
+      </c>
+      <c r="D72">
+        <v>486</v>
+      </c>
+      <c r="E72">
+        <v>5</v>
+      </c>
+      <c r="F72">
+        <v>77</v>
+      </c>
+      <c r="G72">
+        <v>8</v>
+      </c>
+      <c r="H72">
+        <v>83</v>
+      </c>
+      <c r="I72">
+        <v>168</v>
+      </c>
+      <c r="J72">
+        <v>122</v>
+      </c>
+      <c r="K72">
+        <v>21</v>
+      </c>
+      <c r="L72"/>
+      <c r="M72">
+        <v>2</v>
+      </c>
+      <c r="N72">
+        <v>0</v>
+      </c>
+      <c r="O72" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15">
+      <c r="A73" t="s">
+        <v>94</v>
+      </c>
+      <c r="B73" t="s">
+        <v>67</v>
+      </c>
+      <c r="C73" t="s">
+        <v>68</v>
+      </c>
+      <c r="D73">
+        <v>486</v>
+      </c>
+      <c r="E73">
+        <v>9</v>
+      </c>
+      <c r="F73">
+        <v>58</v>
+      </c>
+      <c r="G73">
+        <v>1</v>
+      </c>
+      <c r="H73">
+        <v>178</v>
+      </c>
+      <c r="I73">
+        <v>220</v>
+      </c>
+      <c r="J73">
+        <v>10</v>
+      </c>
+      <c r="K73">
+        <v>10</v>
+      </c>
+      <c r="L73"/>
+      <c r="M73">
+        <v>0</v>
+      </c>
+      <c r="N73">
+        <v>0</v>
+      </c>
+      <c r="O73" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15">
+      <c r="A74" t="s">
+        <v>94</v>
+      </c>
+      <c r="B74" t="s">
+        <v>99</v>
+      </c>
+      <c r="C74" t="s">
+        <v>44</v>
+      </c>
+      <c r="D74">
+        <v>254</v>
+      </c>
+      <c r="E74">
+        <v>2</v>
+      </c>
+      <c r="F74">
+        <v>20</v>
+      </c>
+      <c r="G74">
+        <v>5</v>
+      </c>
+      <c r="H74">
+        <v>86</v>
+      </c>
+      <c r="I74">
+        <v>138</v>
+      </c>
+      <c r="J74">
+        <v>3</v>
+      </c>
+      <c r="K74">
+        <v>0</v>
+      </c>
+      <c r="L74"/>
+      <c r="M74">
+        <v>0</v>
+      </c>
+      <c r="N74">
+        <v>0</v>
+      </c>
+      <c r="O74" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15">
+      <c r="A75" t="s">
+        <v>94</v>
+      </c>
+      <c r="B75" t="s">
+        <v>71</v>
+      </c>
+      <c r="C75" t="s">
+        <v>72</v>
+      </c>
+      <c r="D75">
+        <v>254</v>
+      </c>
+      <c r="E75">
+        <v>2</v>
+      </c>
+      <c r="F75">
+        <v>11</v>
+      </c>
+      <c r="G75">
+        <v>2</v>
+      </c>
+      <c r="H75">
+        <v>105</v>
+      </c>
+      <c r="I75">
+        <v>106</v>
+      </c>
+      <c r="J75">
+        <v>26</v>
+      </c>
+      <c r="K75">
+        <v>2</v>
+      </c>
+      <c r="L75"/>
+      <c r="M75">
+        <v>0</v>
+      </c>
+      <c r="N75">
+        <v>0</v>
+      </c>
+      <c r="O75" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15">
+      <c r="A76" t="s">
+        <v>94</v>
+      </c>
+      <c r="B76" t="s">
+        <v>70</v>
+      </c>
+      <c r="C76" t="s">
+        <v>46</v>
+      </c>
+      <c r="D76">
+        <v>220</v>
+      </c>
+      <c r="E76">
+        <v>6</v>
+      </c>
+      <c r="F76">
+        <v>2</v>
+      </c>
+      <c r="G76">
+        <v>0</v>
+      </c>
+      <c r="H76">
+        <v>104</v>
+      </c>
+      <c r="I76">
+        <v>108</v>
+      </c>
+      <c r="J76">
+        <v>0</v>
+      </c>
+      <c r="K76">
+        <v>0</v>
+      </c>
+      <c r="L76"/>
+      <c r="M76">
+        <v>0</v>
+      </c>
+      <c r="N76">
+        <v>0</v>
+      </c>
+      <c r="O76" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15">
+      <c r="A77" t="s">
+        <v>94</v>
+      </c>
+      <c r="B77" t="s">
+        <v>93</v>
+      </c>
+      <c r="C77" t="s">
+        <v>74</v>
+      </c>
+      <c r="D77">
+        <v>220</v>
+      </c>
+      <c r="E77">
+        <v>6</v>
+      </c>
+      <c r="F77">
+        <v>2</v>
+      </c>
+      <c r="G77">
+        <v>0</v>
+      </c>
+      <c r="H77">
+        <v>73</v>
+      </c>
+      <c r="I77">
+        <v>139</v>
+      </c>
+      <c r="J77">
+        <v>0</v>
+      </c>
+      <c r="K77">
+        <v>0</v>
+      </c>
+      <c r="L77"/>
+      <c r="M77">
+        <v>0</v>
+      </c>
+      <c r="N77">
+        <v>0</v>
+      </c>
+      <c r="O77" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15">
+      <c r="A78" t="s">
+        <v>140</v>
+      </c>
+      <c r="B78" t="s">
+        <v>141</v>
+      </c>
+      <c r="C78" t="s">
+        <v>142</v>
+      </c>
+      <c r="D78">
+        <v>443</v>
+      </c>
+      <c r="E78">
+        <v>21</v>
+      </c>
+      <c r="F78">
+        <v>122</v>
+      </c>
+      <c r="G78">
+        <v>1</v>
+      </c>
+      <c r="H78">
+        <v>67</v>
+      </c>
+      <c r="I78">
+        <v>225</v>
+      </c>
+      <c r="J78">
+        <v>7</v>
+      </c>
+      <c r="K78">
+        <v>0</v>
+      </c>
+      <c r="L78"/>
+      <c r="M78">
+        <v>0</v>
+      </c>
+      <c r="N78">
+        <v>0</v>
+      </c>
+      <c r="O78" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15">
+      <c r="A79" t="s">
+        <v>140</v>
+      </c>
+      <c r="B79" t="s">
+        <v>144</v>
+      </c>
+      <c r="C79" t="s">
+        <v>145</v>
+      </c>
+      <c r="D79">
+        <v>443</v>
+      </c>
+      <c r="E79">
+        <v>5</v>
+      </c>
+      <c r="F79">
+        <v>121</v>
+      </c>
+      <c r="G79">
+        <v>131</v>
+      </c>
+      <c r="H79">
+        <v>69</v>
+      </c>
+      <c r="I79">
+        <v>85</v>
+      </c>
+      <c r="J79">
+        <v>52</v>
+      </c>
+      <c r="K79">
+        <v>29</v>
+      </c>
+      <c r="L79"/>
+      <c r="M79">
+        <v>29</v>
+      </c>
+      <c r="N79">
+        <v>22</v>
+      </c>
+      <c r="O79" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15">
+      <c r="A80" t="s">
+        <v>140</v>
+      </c>
+      <c r="B80" t="s">
+        <v>147</v>
+      </c>
+      <c r="C80" t="s">
+        <v>148</v>
+      </c>
+      <c r="D80">
+        <v>37</v>
+      </c>
+      <c r="E80">
+        <v>2</v>
+      </c>
+      <c r="F80">
+        <v>0</v>
+      </c>
+      <c r="G80">
+        <v>0</v>
+      </c>
+      <c r="H80">
+        <v>12</v>
+      </c>
+      <c r="I80">
+        <v>18</v>
+      </c>
+      <c r="J80">
+        <v>5</v>
+      </c>
+      <c r="K80">
+        <v>2</v>
+      </c>
+      <c r="L80"/>
+      <c r="M80">
+        <v>0</v>
+      </c>
+      <c r="N80">
+        <v>0</v>
+      </c>
+      <c r="O80">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15">
+      <c r="A81" t="s">
+        <v>140</v>
+      </c>
+      <c r="B81" t="s">
+        <v>149</v>
+      </c>
+      <c r="C81" t="s">
+        <v>150</v>
+      </c>
+      <c r="D81">
+        <v>364</v>
+      </c>
+      <c r="E81">
+        <v>9</v>
+      </c>
+      <c r="F81">
+        <v>48</v>
+      </c>
+      <c r="G81">
+        <v>0</v>
+      </c>
+      <c r="H81">
+        <v>77</v>
+      </c>
+      <c r="I81">
+        <v>139</v>
+      </c>
+      <c r="J81">
+        <v>54</v>
+      </c>
+      <c r="K81">
+        <v>30</v>
+      </c>
+      <c r="L81"/>
+      <c r="M81">
+        <v>7</v>
+      </c>
+      <c r="N81">
+        <v>0</v>
+      </c>
+      <c r="O81" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15">
+      <c r="A82" t="s">
+        <v>140</v>
+      </c>
+      <c r="B82" t="s">
+        <v>152</v>
+      </c>
+      <c r="C82" t="s">
+        <v>153</v>
+      </c>
+      <c r="D82">
+        <v>364</v>
+      </c>
+      <c r="E82">
+        <v>9</v>
+      </c>
+      <c r="F82">
+        <v>25</v>
+      </c>
+      <c r="G82">
+        <v>7</v>
+      </c>
+      <c r="H82">
+        <v>118</v>
+      </c>
+      <c r="I82">
+        <v>149</v>
+      </c>
+      <c r="J82">
+        <v>44</v>
+      </c>
+      <c r="K82">
+        <v>12</v>
+      </c>
+      <c r="L82"/>
+      <c r="M82">
+        <v>0</v>
+      </c>
+      <c r="N82">
+        <v>0</v>
+      </c>
+      <c r="O82" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15">
+      <c r="A83" t="s">
+        <v>140</v>
+      </c>
+      <c r="B83" t="s">
+        <v>155</v>
+      </c>
+      <c r="C83" t="s">
+        <v>156</v>
+      </c>
+      <c r="D83">
+        <v>79</v>
+      </c>
+      <c r="E83">
+        <v>9</v>
+      </c>
+      <c r="F83">
+        <v>9</v>
+      </c>
+      <c r="G83">
+        <v>0</v>
+      </c>
+      <c r="H83">
+        <v>8</v>
+      </c>
+      <c r="I83">
+        <v>28</v>
+      </c>
+      <c r="J83">
+        <v>12</v>
+      </c>
+      <c r="K83">
+        <v>20</v>
+      </c>
+      <c r="L83"/>
+      <c r="M83">
+        <v>0</v>
+      </c>
+      <c r="N83">
+        <v>0</v>
+      </c>
+      <c r="O83" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15">
+      <c r="A84" t="s">
+        <v>140</v>
+      </c>
+      <c r="B84" t="s">
+        <v>158</v>
+      </c>
+      <c r="C84" t="s">
+        <v>159</v>
+      </c>
+      <c r="D84">
+        <v>401</v>
+      </c>
+      <c r="E84">
+        <v>18</v>
+      </c>
+      <c r="F84">
+        <v>29</v>
+      </c>
+      <c r="G84">
+        <v>9</v>
+      </c>
+      <c r="H84">
+        <v>212</v>
+      </c>
+      <c r="I84">
+        <v>129</v>
+      </c>
+      <c r="J84">
+        <v>2</v>
+      </c>
+      <c r="K84">
+        <v>2</v>
+      </c>
+      <c r="L84"/>
+      <c r="M84">
+        <v>0</v>
+      </c>
+      <c r="N84">
+        <v>0</v>
+      </c>
+      <c r="O84" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15">
+      <c r="A85" t="s">
+        <v>140</v>
+      </c>
+      <c r="B85" t="s">
+        <v>161</v>
+      </c>
+      <c r="C85" t="s">
+        <v>162</v>
+      </c>
+      <c r="D85">
+        <v>401</v>
+      </c>
+      <c r="E85">
+        <v>10</v>
+      </c>
+      <c r="F85">
+        <v>73</v>
+      </c>
+      <c r="G85">
+        <v>16</v>
+      </c>
+      <c r="H85">
+        <v>101</v>
+      </c>
+      <c r="I85">
+        <v>120</v>
+      </c>
+      <c r="J85">
+        <v>42</v>
+      </c>
+      <c r="K85">
+        <v>23</v>
+      </c>
+      <c r="L85"/>
+      <c r="M85">
+        <v>10</v>
+      </c>
+      <c r="N85">
+        <v>6</v>
+      </c>
+      <c r="O85" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15">
+      <c r="A86" t="s">
+        <v>140</v>
+      </c>
+      <c r="B86" t="s">
+        <v>164</v>
+      </c>
+      <c r="C86" t="s">
+        <v>165</v>
+      </c>
+      <c r="D86">
+        <v>401</v>
+      </c>
+      <c r="E86">
+        <v>11</v>
+      </c>
+      <c r="F86">
+        <v>27</v>
+      </c>
+      <c r="G86">
+        <v>0</v>
+      </c>
+      <c r="H86">
+        <v>77</v>
+      </c>
+      <c r="I86">
+        <v>191</v>
+      </c>
+      <c r="J86">
+        <v>68</v>
+      </c>
+      <c r="K86">
+        <v>27</v>
+      </c>
+      <c r="L86"/>
+      <c r="M86">
+        <v>0</v>
+      </c>
+      <c r="N86">
+        <v>0</v>
+      </c>
+      <c r="O86" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15">
+      <c r="A87" t="s">
+        <v>140</v>
+      </c>
+      <c r="B87" t="s">
+        <v>167</v>
+      </c>
+      <c r="C87" t="s">
+        <v>168</v>
+      </c>
+      <c r="D87">
+        <v>401</v>
+      </c>
+      <c r="E87">
+        <v>15</v>
+      </c>
+      <c r="F87">
+        <v>46</v>
+      </c>
+      <c r="G87">
+        <v>0</v>
+      </c>
+      <c r="H87">
+        <v>35</v>
+      </c>
+      <c r="I87">
+        <v>149</v>
+      </c>
+      <c r="J87">
+        <v>105</v>
+      </c>
+      <c r="K87">
+        <v>42</v>
+      </c>
+      <c r="L87"/>
+      <c r="M87">
+        <v>4</v>
+      </c>
+      <c r="N87">
+        <v>5</v>
+      </c>
+      <c r="O87" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15">
+      <c r="A88" t="s">
+        <v>140</v>
+      </c>
+      <c r="B88" t="s">
+        <v>170</v>
+      </c>
+      <c r="C88" t="s">
+        <v>171</v>
+      </c>
+      <c r="D88">
+        <v>185</v>
+      </c>
+      <c r="E88">
+        <v>0</v>
+      </c>
+      <c r="F88">
+        <v>9</v>
+      </c>
+      <c r="G88">
+        <v>1</v>
+      </c>
+      <c r="H88">
+        <v>77</v>
+      </c>
+      <c r="I88">
+        <v>95</v>
+      </c>
+      <c r="J88">
+        <v>3</v>
+      </c>
+      <c r="K88">
+        <v>0</v>
+      </c>
+      <c r="L88"/>
+      <c r="M88">
+        <v>0</v>
+      </c>
+      <c r="N88">
+        <v>0</v>
+      </c>
+      <c r="O88" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15">
+      <c r="A89" t="s">
+        <v>140</v>
+      </c>
+      <c r="B89" t="s">
+        <v>173</v>
+      </c>
+      <c r="C89" t="s">
+        <v>174</v>
+      </c>
+      <c r="D89">
+        <v>216</v>
+      </c>
+      <c r="E89">
+        <v>5</v>
+      </c>
+      <c r="F89">
+        <v>18</v>
+      </c>
+      <c r="G89">
+        <v>21</v>
+      </c>
+      <c r="H89">
+        <v>89</v>
+      </c>
+      <c r="I89">
+        <v>66</v>
+      </c>
+      <c r="J89">
+        <v>15</v>
+      </c>
+      <c r="K89">
+        <v>2</v>
+      </c>
+      <c r="L89"/>
+      <c r="M89">
+        <v>0</v>
+      </c>
+      <c r="N89">
+        <v>0</v>
+      </c>
+      <c r="O89" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15">
+      <c r="A90" t="s">
+        <v>140</v>
+      </c>
+      <c r="B90" t="s">
+        <v>176</v>
+      </c>
+      <c r="C90" t="s">
+        <v>177</v>
+      </c>
+      <c r="D90">
+        <v>455</v>
+      </c>
+      <c r="E90">
+        <v>1</v>
+      </c>
+      <c r="F90">
+        <v>25</v>
+      </c>
+      <c r="G90">
+        <v>0</v>
+      </c>
+      <c r="H90">
+        <v>86</v>
+      </c>
+      <c r="I90">
+        <v>182</v>
+      </c>
+      <c r="J90">
+        <v>138</v>
+      </c>
+      <c r="K90">
+        <v>23</v>
+      </c>
+      <c r="L90"/>
+      <c r="M90">
+        <v>0</v>
+      </c>
+      <c r="N90">
+        <v>0</v>
+      </c>
+      <c r="O90" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15">
+      <c r="A91" t="s">
+        <v>140</v>
+      </c>
+      <c r="B91" t="s">
+        <v>179</v>
+      </c>
+      <c r="C91" t="s">
+        <v>180</v>
+      </c>
+      <c r="D91">
+        <v>455</v>
+      </c>
+      <c r="E91">
+        <v>4</v>
+      </c>
+      <c r="F91">
+        <v>87</v>
+      </c>
+      <c r="G91">
+        <v>7</v>
+      </c>
+      <c r="H91">
+        <v>48</v>
+      </c>
+      <c r="I91">
+        <v>151</v>
+      </c>
+      <c r="J91">
+        <v>130</v>
+      </c>
+      <c r="K91">
+        <v>28</v>
+      </c>
+      <c r="L91"/>
+      <c r="M91">
+        <v>0</v>
+      </c>
+      <c r="N91">
+        <v>0</v>
+      </c>
+      <c r="O91" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15">
+      <c r="A92" t="s">
+        <v>140</v>
+      </c>
+      <c r="B92" t="s">
+        <v>182</v>
+      </c>
+      <c r="C92" t="s">
+        <v>183</v>
+      </c>
+      <c r="D92">
+        <v>455</v>
+      </c>
+      <c r="E92">
+        <v>3</v>
+      </c>
+      <c r="F92">
+        <v>19</v>
+      </c>
+      <c r="G92">
+        <v>2</v>
+      </c>
+      <c r="H92">
+        <v>164</v>
+      </c>
+      <c r="I92">
+        <v>165</v>
+      </c>
+      <c r="J92">
+        <v>2</v>
+      </c>
+      <c r="K92">
+        <v>0</v>
+      </c>
+      <c r="L92"/>
+      <c r="M92">
+        <v>0</v>
+      </c>
+      <c r="N92">
+        <v>0</v>
+      </c>
+      <c r="O92" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15">
+      <c r="A93" t="s">
+        <v>140</v>
+      </c>
+      <c r="B93" t="s">
+        <v>185</v>
+      </c>
+      <c r="C93" t="s">
+        <v>186</v>
+      </c>
+      <c r="D93">
+        <v>241</v>
+      </c>
+      <c r="E93">
+        <v>2</v>
+      </c>
+      <c r="F93">
+        <v>10</v>
+      </c>
+      <c r="G93">
+        <v>7</v>
+      </c>
+      <c r="H93">
+        <v>43</v>
+      </c>
+      <c r="I93">
+        <v>178</v>
+      </c>
+      <c r="J93">
+        <v>1</v>
+      </c>
+      <c r="K93">
+        <v>0</v>
+      </c>
+      <c r="L93"/>
+      <c r="M93">
+        <v>0</v>
+      </c>
+      <c r="N93">
+        <v>0</v>
+      </c>
+      <c r="O93" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15">
+      <c r="A94" t="s">
+        <v>140</v>
+      </c>
+      <c r="B94" t="s">
+        <v>188</v>
+      </c>
+      <c r="C94" t="s">
+        <v>189</v>
+      </c>
+      <c r="D94">
+        <v>241</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+      <c r="F94">
+        <v>17</v>
+      </c>
+      <c r="G94">
+        <v>13</v>
+      </c>
+      <c r="H94">
+        <v>111</v>
+      </c>
+      <c r="I94">
+        <v>96</v>
+      </c>
+      <c r="J94">
+        <v>4</v>
+      </c>
+      <c r="K94">
+        <v>0</v>
+      </c>
+      <c r="L94"/>
+      <c r="M94">
+        <v>0</v>
+      </c>
+      <c r="N94">
+        <v>0</v>
+      </c>
+      <c r="O94" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15">
+      <c r="A95" t="s">
+        <v>140</v>
+      </c>
+      <c r="B95" t="s">
+        <v>191</v>
+      </c>
+      <c r="C95" t="s">
+        <v>192</v>
+      </c>
+      <c r="D95">
+        <v>213</v>
+      </c>
+      <c r="E95">
+        <v>4</v>
+      </c>
+      <c r="F95">
+        <v>0</v>
+      </c>
+      <c r="G95">
+        <v>0</v>
+      </c>
+      <c r="H95">
+        <v>103</v>
+      </c>
+      <c r="I95">
+        <v>106</v>
+      </c>
+      <c r="J95">
+        <v>0</v>
+      </c>
+      <c r="K95">
+        <v>0</v>
+      </c>
+      <c r="L95"/>
+      <c r="M95">
+        <v>0</v>
+      </c>
+      <c r="N95">
+        <v>0</v>
+      </c>
+      <c r="O95" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15">
+      <c r="A96" t="s">
+        <v>140</v>
+      </c>
+      <c r="B96" t="s">
+        <v>194</v>
+      </c>
+      <c r="C96" t="s">
+        <v>195</v>
+      </c>
+      <c r="D96">
+        <v>213</v>
+      </c>
+      <c r="E96">
+        <v>5</v>
+      </c>
+      <c r="F96">
+        <v>6</v>
+      </c>
+      <c r="G96">
+        <v>1</v>
+      </c>
+      <c r="H96">
+        <v>71</v>
+      </c>
+      <c r="I96">
+        <v>130</v>
+      </c>
+      <c r="J96">
+        <v>0</v>
+      </c>
+      <c r="K96">
+        <v>0</v>
+      </c>
+      <c r="L96"/>
+      <c r="M96">
+        <v>0</v>
+      </c>
+      <c r="N96">
+        <v>0</v>
+      </c>
+      <c r="O96" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15">
+      <c r="A97" t="s">
+        <v>140</v>
+      </c>
+      <c r="B97" t="s">
+        <v>141</v>
+      </c>
+      <c r="C97" t="s">
+        <v>197</v>
+      </c>
+      <c r="D97">
+        <v>413</v>
+      </c>
+      <c r="E97">
+        <v>10</v>
+      </c>
+      <c r="F97">
+        <v>67</v>
+      </c>
+      <c r="G97">
+        <v>15</v>
+      </c>
+      <c r="H97">
+        <v>156</v>
+      </c>
+      <c r="I97">
+        <v>173</v>
+      </c>
+      <c r="J97">
+        <v>2</v>
+      </c>
+      <c r="K97">
+        <v>0</v>
+      </c>
+      <c r="L97"/>
+      <c r="M97">
+        <v>0</v>
+      </c>
+      <c r="N97">
+        <v>0</v>
+      </c>
+      <c r="O97" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15">
+      <c r="A98" t="s">
+        <v>140</v>
+      </c>
+      <c r="B98" t="s">
+        <v>144</v>
+      </c>
+      <c r="C98" t="s">
+        <v>199</v>
+      </c>
+      <c r="D98">
+        <v>415</v>
+      </c>
+      <c r="E98">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>156</v>
+      </c>
+      <c r="G98">
+        <v>21</v>
+      </c>
+      <c r="H98">
+        <v>56</v>
+      </c>
+      <c r="I98">
+        <v>74</v>
+      </c>
+      <c r="J98">
+        <v>33</v>
+      </c>
+      <c r="K98">
+        <v>43</v>
+      </c>
+      <c r="L98"/>
+      <c r="M98">
+        <v>11</v>
+      </c>
+      <c r="N98">
+        <v>21</v>
+      </c>
+      <c r="O98" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15">
+      <c r="A99" t="s">
+        <v>140</v>
+      </c>
+      <c r="B99" t="s">
+        <v>147</v>
+      </c>
+      <c r="C99" t="s">
+        <v>201</v>
+      </c>
+      <c r="D99">
+        <v>37</v>
+      </c>
+      <c r="E99">
+        <v>1</v>
+      </c>
+      <c r="F99">
+        <v>0</v>
+      </c>
+      <c r="G99">
+        <v>0</v>
+      </c>
+      <c r="H99">
+        <v>5</v>
+      </c>
+      <c r="I99">
+        <v>26</v>
+      </c>
+      <c r="J99">
+        <v>5</v>
+      </c>
+      <c r="K99">
+        <v>0</v>
+      </c>
+      <c r="L99"/>
+      <c r="M99">
+        <v>0</v>
+      </c>
+      <c r="N99">
+        <v>0</v>
+      </c>
+      <c r="O99" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15">
+      <c r="A100" t="s">
+        <v>140</v>
+      </c>
+      <c r="B100" t="s">
+        <v>149</v>
+      </c>
+      <c r="C100" t="s">
+        <v>202</v>
+      </c>
+      <c r="D100">
+        <v>345</v>
+      </c>
+      <c r="E100">
+        <v>5</v>
+      </c>
+      <c r="F100">
+        <v>34</v>
+      </c>
+      <c r="G100">
+        <v>6</v>
+      </c>
+      <c r="H100">
+        <v>80</v>
+      </c>
+      <c r="I100">
+        <v>143</v>
+      </c>
+      <c r="J100">
+        <v>49</v>
+      </c>
+      <c r="K100">
+        <v>28</v>
+      </c>
+      <c r="L100"/>
+      <c r="M100">
+        <v>1</v>
+      </c>
+      <c r="N100">
+        <v>4</v>
+      </c>
+      <c r="O100" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15">
+      <c r="A101" t="s">
+        <v>140</v>
+      </c>
+      <c r="B101" t="s">
+        <v>204</v>
+      </c>
+      <c r="C101" t="s">
+        <v>205</v>
+      </c>
+      <c r="D101">
+        <v>343</v>
+      </c>
+      <c r="E101">
+        <v>7</v>
+      </c>
+      <c r="F101">
+        <v>28</v>
+      </c>
+      <c r="G101">
+        <v>2</v>
+      </c>
+      <c r="H101">
+        <v>50</v>
+      </c>
+      <c r="I101">
+        <v>164</v>
+      </c>
+      <c r="J101">
+        <v>67</v>
+      </c>
+      <c r="K101">
+        <v>27</v>
+      </c>
+      <c r="L101"/>
+      <c r="M101">
+        <v>5</v>
+      </c>
+      <c r="N101">
+        <v>0</v>
+      </c>
+      <c r="O101" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15">
+      <c r="A102" t="s">
+        <v>140</v>
+      </c>
+      <c r="B102" t="s">
+        <v>155</v>
+      </c>
+      <c r="C102" t="s">
+        <v>207</v>
+      </c>
+      <c r="D102">
+        <v>71</v>
+      </c>
+      <c r="E102">
+        <v>2</v>
+      </c>
+      <c r="F102">
+        <v>12</v>
+      </c>
+      <c r="G102">
+        <v>0</v>
+      </c>
+      <c r="H102">
+        <v>2</v>
+      </c>
+      <c r="I102">
+        <v>27</v>
+      </c>
+      <c r="J102">
+        <v>20</v>
+      </c>
+      <c r="K102">
+        <v>10</v>
+      </c>
+      <c r="L102"/>
+      <c r="M102">
+        <v>0</v>
+      </c>
+      <c r="N102">
+        <v>0</v>
+      </c>
+      <c r="O102" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15">
+      <c r="A103" t="s">
+        <v>140</v>
+      </c>
+      <c r="B103" t="s">
+        <v>158</v>
+      </c>
+      <c r="C103" t="s">
+        <v>209</v>
+      </c>
+      <c r="D103">
+        <v>392</v>
+      </c>
+      <c r="E103">
+        <v>0</v>
+      </c>
+      <c r="F103">
+        <v>42</v>
+      </c>
+      <c r="G103">
+        <v>3</v>
+      </c>
+      <c r="H103">
+        <v>159</v>
+      </c>
+      <c r="I103">
+        <v>172</v>
+      </c>
+      <c r="J103">
+        <v>14</v>
+      </c>
+      <c r="K103">
+        <v>2</v>
+      </c>
+      <c r="L103"/>
+      <c r="M103">
+        <v>0</v>
+      </c>
+      <c r="N103">
+        <v>0</v>
+      </c>
+      <c r="O103" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15">
+      <c r="A104" t="s">
+        <v>140</v>
+      </c>
+      <c r="B104" t="s">
+        <v>161</v>
+      </c>
+      <c r="C104" t="s">
+        <v>211</v>
+      </c>
+      <c r="D104">
+        <v>388</v>
+      </c>
+      <c r="E104">
+        <v>4</v>
+      </c>
+      <c r="F104">
+        <v>114</v>
+      </c>
+      <c r="G104">
+        <v>0</v>
+      </c>
+      <c r="H104">
+        <v>16</v>
+      </c>
+      <c r="I104">
+        <v>105</v>
+      </c>
+      <c r="J104">
+        <v>89</v>
+      </c>
+      <c r="K104">
+        <v>52</v>
+      </c>
+      <c r="L104"/>
+      <c r="M104">
+        <v>5</v>
+      </c>
+      <c r="N104">
+        <v>7</v>
+      </c>
+      <c r="O104" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15">
+      <c r="A105" t="s">
+        <v>140</v>
+      </c>
+      <c r="B105" t="s">
+        <v>164</v>
+      </c>
+      <c r="C105" t="s">
+        <v>213</v>
+      </c>
+      <c r="D105">
+        <v>385</v>
+      </c>
+      <c r="E105">
+        <v>7</v>
+      </c>
+      <c r="F105">
+        <v>7</v>
+      </c>
+      <c r="G105">
+        <v>1</v>
+      </c>
+      <c r="H105">
+        <v>124</v>
+      </c>
+      <c r="I105">
+        <v>166</v>
+      </c>
+      <c r="J105">
+        <v>60</v>
+      </c>
+      <c r="K105">
+        <v>23</v>
+      </c>
+      <c r="L105"/>
+      <c r="M105">
+        <v>3</v>
+      </c>
+      <c r="N105">
+        <v>1</v>
+      </c>
+      <c r="O105" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15">
+      <c r="A106" t="s">
+        <v>140</v>
+      </c>
+      <c r="B106" t="s">
+        <v>215</v>
+      </c>
+      <c r="C106" t="s">
+        <v>216</v>
+      </c>
+      <c r="D106">
+        <v>385</v>
+      </c>
+      <c r="E106">
+        <v>7</v>
+      </c>
+      <c r="F106">
+        <v>9</v>
+      </c>
+      <c r="G106">
+        <v>1</v>
+      </c>
+      <c r="H106">
+        <v>108</v>
+      </c>
+      <c r="I106">
+        <v>166</v>
+      </c>
+      <c r="J106">
+        <v>57</v>
+      </c>
+      <c r="K106">
+        <v>34</v>
+      </c>
+      <c r="L106"/>
+      <c r="M106">
+        <v>8</v>
+      </c>
+      <c r="N106">
+        <v>2</v>
+      </c>
+      <c r="O106" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15">
+      <c r="A107" t="s">
+        <v>140</v>
+      </c>
+      <c r="B107" t="s">
+        <v>170</v>
+      </c>
+      <c r="C107" t="s">
+        <v>192</v>
+      </c>
+      <c r="D107">
+        <v>177</v>
+      </c>
+      <c r="E107">
+        <v>4</v>
+      </c>
+      <c r="F107">
+        <v>19</v>
+      </c>
+      <c r="G107">
+        <v>2</v>
+      </c>
+      <c r="H107">
+        <v>76</v>
+      </c>
+      <c r="I107">
+        <v>80</v>
+      </c>
+      <c r="J107">
+        <v>0</v>
+      </c>
+      <c r="K107">
+        <v>0</v>
+      </c>
+      <c r="L107"/>
+      <c r="M107">
+        <v>0</v>
+      </c>
+      <c r="N107">
+        <v>0</v>
+      </c>
+      <c r="O107" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15">
+      <c r="A108" t="s">
+        <v>140</v>
+      </c>
+      <c r="B108" t="s">
+        <v>173</v>
+      </c>
+      <c r="C108" t="s">
+        <v>186</v>
+      </c>
+      <c r="D108">
+        <v>207</v>
+      </c>
+      <c r="E108">
+        <v>11</v>
+      </c>
+      <c r="F108">
+        <v>9</v>
+      </c>
+      <c r="G108">
+        <v>7</v>
+      </c>
+      <c r="H108">
+        <v>69</v>
+      </c>
+      <c r="I108">
+        <v>96</v>
+      </c>
+      <c r="J108">
+        <v>18</v>
+      </c>
+      <c r="K108">
+        <v>5</v>
+      </c>
+      <c r="L108"/>
+      <c r="M108">
+        <v>3</v>
+      </c>
+      <c r="N108">
+        <v>0</v>
+      </c>
+      <c r="O108" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15">
+      <c r="A109" t="s">
+        <v>140</v>
+      </c>
+      <c r="B109" t="s">
+        <v>176</v>
+      </c>
+      <c r="C109" t="s">
+        <v>220</v>
+      </c>
+      <c r="D109">
+        <v>447</v>
+      </c>
+      <c r="E109">
+        <v>2</v>
+      </c>
+      <c r="F109">
+        <v>4</v>
+      </c>
+      <c r="G109">
+        <v>0</v>
+      </c>
+      <c r="H109">
+        <v>69</v>
+      </c>
+      <c r="I109">
+        <v>269</v>
+      </c>
+      <c r="J109">
+        <v>70</v>
+      </c>
+      <c r="K109">
+        <v>35</v>
+      </c>
+      <c r="L109"/>
+      <c r="M109">
+        <v>0</v>
+      </c>
+      <c r="N109">
+        <v>0</v>
+      </c>
+      <c r="O109" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15">
+      <c r="A110" t="s">
+        <v>140</v>
+      </c>
+      <c r="B110" t="s">
+        <v>179</v>
+      </c>
+      <c r="C110" t="s">
+        <v>222</v>
+      </c>
+      <c r="D110">
+        <v>448</v>
+      </c>
+      <c r="E110">
+        <v>1</v>
+      </c>
+      <c r="F110">
+        <v>38</v>
+      </c>
+      <c r="G110">
+        <v>6</v>
+      </c>
+      <c r="H110">
+        <v>75</v>
+      </c>
+      <c r="I110">
+        <v>175</v>
+      </c>
+      <c r="J110">
+        <v>120</v>
+      </c>
+      <c r="K110">
+        <v>34</v>
+      </c>
+      <c r="L110"/>
+      <c r="M110">
+        <v>0</v>
+      </c>
+      <c r="N110">
+        <v>0</v>
+      </c>
+      <c r="O110" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15">
+      <c r="A111" t="s">
+        <v>140</v>
+      </c>
+      <c r="B111" t="s">
+        <v>182</v>
+      </c>
+      <c r="C111" t="s">
+        <v>224</v>
+      </c>
+      <c r="D111">
+        <v>448</v>
+      </c>
+      <c r="E111">
+        <v>1</v>
+      </c>
+      <c r="F111">
+        <v>51</v>
+      </c>
+      <c r="G111">
+        <v>2</v>
+      </c>
+      <c r="H111">
+        <v>158</v>
+      </c>
+      <c r="I111">
+        <v>222</v>
+      </c>
+      <c r="J111">
+        <v>12</v>
+      </c>
+      <c r="K111">
+        <v>1</v>
+      </c>
+      <c r="L111"/>
+      <c r="M111">
+        <v>0</v>
+      </c>
+      <c r="N111">
+        <v>2</v>
+      </c>
+      <c r="O111" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15">
+      <c r="A112" t="s">
+        <v>140</v>
+      </c>
+      <c r="B112" t="s">
+        <v>185</v>
+      </c>
+      <c r="C112" t="s">
+        <v>186</v>
+      </c>
+      <c r="D112">
+        <v>243</v>
+      </c>
+      <c r="E112">
+        <v>1</v>
+      </c>
+      <c r="F112">
+        <v>4</v>
+      </c>
+      <c r="G112">
+        <v>12</v>
+      </c>
+      <c r="H112">
+        <v>115</v>
+      </c>
+      <c r="I112">
+        <v>112</v>
+      </c>
+      <c r="J112">
+        <v>0</v>
+      </c>
+      <c r="K112">
+        <v>0</v>
+      </c>
+      <c r="L112"/>
+      <c r="M112">
+        <v>0</v>
+      </c>
+      <c r="N112">
+        <v>0</v>
+      </c>
+      <c r="O112" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15">
+      <c r="A113" t="s">
+        <v>140</v>
+      </c>
+      <c r="B113" t="s">
+        <v>188</v>
+      </c>
+      <c r="C113" t="s">
+        <v>189</v>
+      </c>
+      <c r="D113">
+        <v>243</v>
+      </c>
+      <c r="E113">
+        <v>1</v>
+      </c>
+      <c r="F113">
+        <v>3</v>
+      </c>
+      <c r="G113">
+        <v>9</v>
+      </c>
+      <c r="H113">
+        <v>110</v>
+      </c>
+      <c r="I113">
+        <v>114</v>
+      </c>
+      <c r="J113">
+        <v>7</v>
+      </c>
+      <c r="K113">
+        <v>0</v>
+      </c>
+      <c r="L113"/>
+      <c r="M113">
+        <v>0</v>
+      </c>
+      <c r="N113">
+        <v>0</v>
+      </c>
+      <c r="O113" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="114" spans="1:15">
+      <c r="A114" t="s">
+        <v>140</v>
+      </c>
+      <c r="B114" t="s">
+        <v>191</v>
+      </c>
+      <c r="C114" t="s">
+        <v>192</v>
+      </c>
+      <c r="D114">
+        <v>201</v>
+      </c>
+      <c r="E114">
+        <v>9</v>
+      </c>
+      <c r="F114">
+        <v>2</v>
+      </c>
+      <c r="G114">
+        <v>0</v>
+      </c>
+      <c r="H114">
+        <v>110</v>
+      </c>
+      <c r="I114">
+        <v>89</v>
+      </c>
+      <c r="J114">
+        <v>0</v>
+      </c>
+      <c r="K114">
+        <v>0</v>
+      </c>
+      <c r="L114"/>
+      <c r="M114">
+        <v>0</v>
+      </c>
+      <c r="N114">
+        <v>0</v>
+      </c>
+      <c r="O114" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="115" spans="1:15">
+      <c r="A115" t="s">
+        <v>140</v>
+      </c>
+      <c r="B115" t="s">
+        <v>194</v>
+      </c>
+      <c r="C115" t="s">
+        <v>195</v>
+      </c>
+      <c r="D115">
+        <v>201</v>
+      </c>
+      <c r="E115">
+        <v>9</v>
+      </c>
+      <c r="F115">
+        <v>1</v>
+      </c>
+      <c r="G115">
+        <v>0</v>
+      </c>
+      <c r="H115">
+        <v>135</v>
+      </c>
+      <c r="I115">
+        <v>63</v>
+      </c>
+      <c r="J115">
+        <v>2</v>
+      </c>
+      <c r="K115">
+        <v>0</v>
+      </c>
+      <c r="L115"/>
+      <c r="M115">
+        <v>0</v>
+      </c>
+      <c r="N115">
+        <v>0</v>
+      </c>
+      <c r="O115" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="116" spans="1:15">
+      <c r="A116" t="s">
+        <v>229</v>
+      </c>
+      <c r="B116" t="s">
+        <v>230</v>
+      </c>
+      <c r="C116" t="s">
+        <v>231</v>
+      </c>
+      <c r="D116">
+        <v>474</v>
+      </c>
+      <c r="E116">
+        <v>12</v>
+      </c>
+      <c r="F116">
+        <v>200</v>
+      </c>
+      <c r="G116">
+        <v>15</v>
+      </c>
+      <c r="H116">
+        <v>66</v>
+      </c>
+      <c r="I116">
+        <v>98</v>
+      </c>
+      <c r="J116">
+        <v>63</v>
+      </c>
+      <c r="K116">
+        <v>32</v>
+      </c>
+      <c r="L116"/>
+      <c r="M116">
+        <v>0</v>
+      </c>
+      <c r="N116">
+        <v>0</v>
+      </c>
+      <c r="O116">
+        <v>57.8</v>
+      </c>
+    </row>
+    <row r="117" spans="1:15">
+      <c r="A117" t="s">
+        <v>229</v>
+      </c>
+      <c r="B117" t="s">
+        <v>232</v>
+      </c>
+      <c r="C117" t="s">
+        <v>233</v>
+      </c>
+      <c r="D117">
+        <v>470</v>
+      </c>
+      <c r="E117">
+        <v>16</v>
+      </c>
+      <c r="F117">
+        <v>104</v>
+      </c>
+      <c r="G117">
+        <v>14</v>
+      </c>
+      <c r="H117">
+        <v>90</v>
+      </c>
+      <c r="I117">
+        <v>155</v>
+      </c>
+      <c r="J117">
+        <v>35</v>
+      </c>
+      <c r="K117">
+        <v>62</v>
+      </c>
+      <c r="L117"/>
+      <c r="M117">
+        <v>9</v>
+      </c>
+      <c r="N117">
+        <v>1</v>
+      </c>
+      <c r="O117">
+        <v>77.87</v>
+      </c>
+    </row>
+    <row r="118" spans="1:15">
+      <c r="A118" t="s">
+        <v>229</v>
+      </c>
+      <c r="B118" t="s">
+        <v>234</v>
+      </c>
+      <c r="C118" t="s">
+        <v>235</v>
+      </c>
+      <c r="D118">
+        <v>467</v>
+      </c>
+      <c r="E118">
+        <v>19</v>
+      </c>
+      <c r="F118">
+        <v>31</v>
+      </c>
+      <c r="G118">
+        <v>2</v>
+      </c>
+      <c r="H118">
+        <v>81</v>
+      </c>
+      <c r="I118">
+        <v>201</v>
+      </c>
+      <c r="J118">
+        <v>51</v>
+      </c>
+      <c r="K118">
+        <v>101</v>
+      </c>
+      <c r="L118"/>
+      <c r="M118">
+        <v>0</v>
+      </c>
+      <c r="N118">
+        <v>0</v>
+      </c>
+      <c r="O118">
+        <v>93.36</v>
+      </c>
+    </row>
+    <row r="119" spans="1:15">
+      <c r="A119" t="s">
+        <v>229</v>
+      </c>
+      <c r="B119" t="s">
+        <v>236</v>
+      </c>
+      <c r="C119" t="s">
+        <v>237</v>
+      </c>
+      <c r="D119">
+        <v>226</v>
+      </c>
+      <c r="E119">
+        <v>5</v>
+      </c>
+      <c r="F119">
+        <v>19</v>
+      </c>
+      <c r="G119">
+        <v>6</v>
+      </c>
+      <c r="H119">
+        <v>58</v>
+      </c>
+      <c r="I119">
+        <v>86</v>
+      </c>
+      <c r="J119">
+        <v>33</v>
+      </c>
+      <c r="K119">
+        <v>16</v>
+      </c>
+      <c r="L119"/>
+      <c r="M119">
+        <v>6</v>
+      </c>
+      <c r="N119">
+        <v>2</v>
+      </c>
+      <c r="O119" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="120" spans="1:15">
+      <c r="A120" t="s">
+        <v>229</v>
+      </c>
+      <c r="B120" t="s">
+        <v>239</v>
+      </c>
+      <c r="C120" t="s">
+        <v>240</v>
+      </c>
+      <c r="D120">
+        <v>123</v>
+      </c>
+      <c r="E120">
+        <v>5</v>
+      </c>
+      <c r="F120">
+        <v>26</v>
+      </c>
+      <c r="G120">
+        <v>0</v>
+      </c>
+      <c r="H120">
+        <v>24</v>
+      </c>
+      <c r="I120">
+        <v>34</v>
+      </c>
+      <c r="J120">
+        <v>17</v>
+      </c>
+      <c r="K120">
+        <v>22</v>
+      </c>
+      <c r="L120"/>
+      <c r="M120">
+        <v>0</v>
+      </c>
+      <c r="N120">
+        <v>0</v>
+      </c>
+      <c r="O120" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="121" spans="1:15">
+      <c r="A121" t="s">
+        <v>229</v>
+      </c>
+      <c r="B121" t="s">
+        <v>147</v>
+      </c>
+      <c r="C121" t="s">
+        <v>242</v>
+      </c>
+      <c r="D121">
+        <v>120</v>
+      </c>
+      <c r="E121">
+        <v>7</v>
+      </c>
+      <c r="F121">
+        <v>23</v>
+      </c>
+      <c r="G121">
+        <v>0</v>
+      </c>
+      <c r="H121">
+        <v>4</v>
+      </c>
+      <c r="I121">
+        <v>60</v>
+      </c>
+      <c r="J121">
+        <v>33</v>
+      </c>
+      <c r="K121">
+        <v>0</v>
+      </c>
+      <c r="L121"/>
+      <c r="M121">
+        <v>0</v>
+      </c>
+      <c r="N121">
+        <v>0</v>
+      </c>
+      <c r="O121">
+        <v>80.83</v>
+      </c>
+    </row>
+    <row r="122" spans="1:15">
+      <c r="A122" t="s">
+        <v>229</v>
+      </c>
+      <c r="B122" t="s">
+        <v>243</v>
+      </c>
+      <c r="C122" t="s">
+        <v>244</v>
+      </c>
+      <c r="D122">
+        <v>356</v>
+      </c>
+      <c r="E122">
+        <v>10</v>
+      </c>
+      <c r="F122">
+        <v>27</v>
+      </c>
+      <c r="G122">
+        <v>2</v>
+      </c>
+      <c r="H122">
+        <v>115</v>
+      </c>
+      <c r="I122">
+        <v>201</v>
+      </c>
+      <c r="J122">
+        <v>11</v>
+      </c>
+      <c r="K122">
+        <v>0</v>
+      </c>
+      <c r="L122"/>
+      <c r="M122">
+        <v>0</v>
+      </c>
+      <c r="N122">
+        <v>0</v>
+      </c>
+      <c r="O122">
+        <v>92.41</v>
+      </c>
+    </row>
+    <row r="123" spans="1:15">
+      <c r="A123" t="s">
+        <v>229</v>
+      </c>
+      <c r="B123" t="s">
+        <v>245</v>
+      </c>
+      <c r="C123" t="s">
+        <v>246</v>
+      </c>
+      <c r="D123">
+        <v>359</v>
+      </c>
+      <c r="E123">
+        <v>7</v>
+      </c>
+      <c r="F123">
+        <v>60</v>
+      </c>
+      <c r="G123">
+        <v>4</v>
+      </c>
+      <c r="H123">
+        <v>64</v>
+      </c>
+      <c r="I123">
+        <v>138</v>
+      </c>
+      <c r="J123">
+        <v>60</v>
+      </c>
+      <c r="K123">
+        <v>33</v>
+      </c>
+      <c r="L123"/>
+      <c r="M123">
+        <v>0</v>
+      </c>
+      <c r="N123">
+        <v>0</v>
+      </c>
+      <c r="O123">
+        <v>83.28</v>
+      </c>
+    </row>
+    <row r="124" spans="1:15">
+      <c r="A124" t="s">
+        <v>229</v>
+      </c>
+      <c r="B124" t="s">
+        <v>247</v>
+      </c>
+      <c r="C124" t="s">
+        <v>248</v>
+      </c>
+      <c r="D124">
+        <v>359</v>
+      </c>
+      <c r="E124">
+        <v>7</v>
+      </c>
+      <c r="F124">
+        <v>21</v>
+      </c>
+      <c r="G124">
+        <v>1</v>
+      </c>
+      <c r="H124">
+        <v>44</v>
+      </c>
+      <c r="I124">
+        <v>171</v>
+      </c>
+      <c r="J124">
+        <v>64</v>
+      </c>
+      <c r="K124">
+        <v>58</v>
+      </c>
+      <c r="L124"/>
+      <c r="M124">
+        <v>0</v>
+      </c>
+      <c r="N124">
+        <v>0</v>
+      </c>
+      <c r="O124">
+        <v>94.15</v>
+      </c>
+    </row>
+    <row r="125" spans="1:15">
+      <c r="A125" t="s">
+        <v>229</v>
+      </c>
+      <c r="B125" t="s">
+        <v>249</v>
+      </c>
+      <c r="C125" t="s">
+        <v>250</v>
+      </c>
+      <c r="D125">
+        <v>356</v>
+      </c>
+      <c r="E125">
+        <v>10</v>
+      </c>
+      <c r="F125">
+        <v>39</v>
+      </c>
+      <c r="G125">
+        <v>0</v>
+      </c>
+      <c r="H125">
+        <v>46</v>
+      </c>
+      <c r="I125">
+        <v>156</v>
+      </c>
+      <c r="J125">
+        <v>114</v>
+      </c>
+      <c r="K125">
+        <v>1</v>
+      </c>
+      <c r="L125"/>
+      <c r="M125">
+        <v>0</v>
+      </c>
+      <c r="N125">
+        <v>0</v>
+      </c>
+      <c r="O125">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="126" spans="1:15">
+      <c r="A126" t="s">
+        <v>229</v>
+      </c>
+      <c r="B126" t="s">
+        <v>251</v>
+      </c>
+      <c r="C126" t="s">
+        <v>252</v>
+      </c>
+      <c r="D126">
+        <v>152</v>
+      </c>
+      <c r="E126">
+        <v>12</v>
+      </c>
+      <c r="F126">
+        <v>5</v>
+      </c>
+      <c r="G126">
+        <v>1</v>
+      </c>
+      <c r="H126">
+        <v>94</v>
+      </c>
+      <c r="I126">
+        <v>51</v>
+      </c>
+      <c r="J126">
+        <v>0</v>
+      </c>
+      <c r="K126">
+        <v>1</v>
+      </c>
+      <c r="L126"/>
+      <c r="M126">
+        <v>0</v>
+      </c>
+      <c r="N126">
+        <v>0</v>
+      </c>
+      <c r="O126">
+        <v>96.71</v>
+      </c>
+    </row>
+    <row r="127" spans="1:15">
+      <c r="A127" t="s">
+        <v>229</v>
+      </c>
+      <c r="B127" t="s">
+        <v>253</v>
+      </c>
+      <c r="C127" t="s">
+        <v>254</v>
+      </c>
+      <c r="D127">
+        <v>196</v>
+      </c>
+      <c r="E127">
+        <v>6</v>
+      </c>
+      <c r="F127">
+        <v>4</v>
+      </c>
+      <c r="G127">
+        <v>5</v>
+      </c>
+      <c r="H127">
+        <v>133</v>
+      </c>
+      <c r="I127">
+        <v>53</v>
+      </c>
+      <c r="J127">
+        <v>1</v>
+      </c>
+      <c r="K127">
+        <v>0</v>
+      </c>
+      <c r="L127"/>
+      <c r="M127">
+        <v>0</v>
+      </c>
+      <c r="N127">
+        <v>0</v>
+      </c>
+      <c r="O127" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="128" spans="1:15">
+      <c r="A128" t="s">
+        <v>229</v>
+      </c>
+      <c r="B128" t="s">
+        <v>256</v>
+      </c>
+      <c r="C128" t="s">
+        <v>257</v>
+      </c>
+      <c r="D128">
+        <v>322</v>
+      </c>
+      <c r="E128">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>11</v>
+      </c>
+      <c r="G128">
+        <v>0</v>
+      </c>
+      <c r="H128">
+        <v>77</v>
+      </c>
+      <c r="I128">
+        <v>144</v>
+      </c>
+      <c r="J128">
+        <v>67</v>
+      </c>
+      <c r="K128">
+        <v>23</v>
+      </c>
+      <c r="L128"/>
+      <c r="M128">
+        <v>0</v>
+      </c>
+      <c r="N128">
+        <v>0</v>
+      </c>
+      <c r="O128">
+        <v>96.58</v>
+      </c>
+    </row>
+    <row r="129" spans="1:15">
+      <c r="A129" t="s">
+        <v>229</v>
+      </c>
+      <c r="B129" t="s">
+        <v>258</v>
+      </c>
+      <c r="C129" t="s">
+        <v>259</v>
+      </c>
+      <c r="D129">
+        <v>322</v>
+      </c>
+      <c r="E129">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>38</v>
+      </c>
+      <c r="G129">
+        <v>10</v>
+      </c>
+      <c r="H129">
+        <v>79</v>
+      </c>
+      <c r="I129">
+        <v>126</v>
+      </c>
+      <c r="J129">
+        <v>47</v>
+      </c>
+      <c r="K129">
+        <v>22</v>
+      </c>
+      <c r="L129"/>
+      <c r="M129">
+        <v>0</v>
+      </c>
+      <c r="N129">
+        <v>0</v>
+      </c>
+      <c r="O129">
+        <v>88.2</v>
+      </c>
+    </row>
+    <row r="130" spans="1:15">
+      <c r="A130" t="s">
+        <v>229</v>
+      </c>
+      <c r="B130" t="s">
+        <v>260</v>
+      </c>
+      <c r="C130" t="s">
+        <v>261</v>
+      </c>
+      <c r="D130">
+        <v>325</v>
+      </c>
+      <c r="E130">
+        <v>5</v>
+      </c>
+      <c r="F130">
+        <v>2</v>
+      </c>
+      <c r="G130">
+        <v>7</v>
+      </c>
+      <c r="H130">
+        <v>242</v>
+      </c>
+      <c r="I130">
+        <v>63</v>
+      </c>
+      <c r="J130">
+        <v>2</v>
+      </c>
+      <c r="K130">
+        <v>5</v>
+      </c>
+      <c r="L130"/>
+      <c r="M130">
+        <v>3</v>
+      </c>
+      <c r="N130">
+        <v>1</v>
+      </c>
+      <c r="O130">
+        <v>99.38</v>
+      </c>
+    </row>
+    <row r="131" spans="1:15">
+      <c r="A131" t="s">
+        <v>229</v>
+      </c>
+      <c r="B131" t="s">
+        <v>262</v>
+      </c>
+      <c r="C131" t="s">
+        <v>263</v>
+      </c>
+      <c r="D131">
+        <v>192</v>
+      </c>
+      <c r="E131">
+        <v>2</v>
+      </c>
+      <c r="F131">
+        <v>5</v>
+      </c>
+      <c r="G131">
+        <v>25</v>
+      </c>
+      <c r="H131">
+        <v>80</v>
+      </c>
+      <c r="I131">
+        <v>82</v>
+      </c>
+      <c r="J131">
+        <v>0</v>
+      </c>
+      <c r="K131">
+        <v>0</v>
+      </c>
+      <c r="L131"/>
+      <c r="M131">
+        <v>0</v>
+      </c>
+      <c r="N131">
+        <v>0</v>
+      </c>
+      <c r="O131">
+        <v>97.39</v>
+      </c>
+    </row>
+    <row r="132" spans="1:15">
+      <c r="A132" t="s">
+        <v>229</v>
+      </c>
+      <c r="B132" t="s">
+        <v>264</v>
+      </c>
+      <c r="C132" t="s">
+        <v>265</v>
+      </c>
+      <c r="D132">
+        <v>193</v>
+      </c>
+      <c r="E132">
+        <v>1</v>
+      </c>
+      <c r="F132">
+        <v>0</v>
+      </c>
+      <c r="G132">
+        <v>30</v>
+      </c>
+      <c r="H132">
+        <v>96</v>
+      </c>
+      <c r="I132">
+        <v>63</v>
+      </c>
+      <c r="J132">
+        <v>4</v>
+      </c>
+      <c r="K132">
+        <v>0</v>
+      </c>
+      <c r="L132"/>
+      <c r="M132">
+        <v>0</v>
+      </c>
+      <c r="N132">
+        <v>0</v>
+      </c>
+      <c r="O132">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="133" spans="1:15">
+      <c r="A133" t="s">
+        <v>229</v>
+      </c>
+      <c r="B133" t="s">
+        <v>266</v>
+      </c>
+      <c r="C133" t="s">
+        <v>267</v>
+      </c>
+      <c r="D133">
+        <v>133</v>
+      </c>
+      <c r="E133">
+        <v>3</v>
+      </c>
+      <c r="F133">
+        <v>0</v>
+      </c>
+      <c r="G133">
+        <v>0</v>
+      </c>
+      <c r="H133">
+        <v>81</v>
+      </c>
+      <c r="I133">
+        <v>52</v>
+      </c>
+      <c r="J133">
+        <v>0</v>
+      </c>
+      <c r="K133">
+        <v>0</v>
+      </c>
+      <c r="L133"/>
+      <c r="M133">
+        <v>0</v>
+      </c>
+      <c r="N133">
+        <v>0</v>
+      </c>
+      <c r="O133">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="134" spans="1:15">
+      <c r="A134" t="s">
+        <v>229</v>
+      </c>
+      <c r="B134" t="s">
+        <v>268</v>
+      </c>
+      <c r="C134" t="s">
+        <v>195</v>
+      </c>
+      <c r="D134">
+        <v>130</v>
+      </c>
+      <c r="E134">
+        <v>6</v>
+      </c>
+      <c r="F134">
+        <v>0</v>
+      </c>
+      <c r="G134">
+        <v>0</v>
+      </c>
+      <c r="H134">
+        <v>90</v>
+      </c>
+      <c r="I134">
+        <v>40</v>
+      </c>
+      <c r="J134">
+        <v>0</v>
+      </c>
+      <c r="K134">
+        <v>0</v>
+      </c>
+      <c r="L134"/>
+      <c r="M134">
+        <v>0</v>
+      </c>
+      <c r="N134">
+        <v>0</v>
+      </c>
+      <c r="O134">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="135" spans="1:15">
+      <c r="A135" t="s">
+        <v>229</v>
+      </c>
+      <c r="B135" t="s">
+        <v>269</v>
+      </c>
+      <c r="C135" t="s">
+        <v>270</v>
+      </c>
+      <c r="D135">
+        <v>461</v>
+      </c>
+      <c r="E135">
+        <v>0</v>
+      </c>
+      <c r="F135">
+        <v>95</v>
+      </c>
+      <c r="G135">
+        <v>30</v>
+      </c>
+      <c r="H135">
+        <v>130</v>
+      </c>
+      <c r="I135">
+        <v>113</v>
+      </c>
+      <c r="J135">
+        <v>85</v>
+      </c>
+      <c r="K135">
+        <v>8</v>
+      </c>
+      <c r="L135"/>
+      <c r="M135">
+        <v>0</v>
+      </c>
+      <c r="N135">
+        <v>0</v>
+      </c>
+      <c r="O135" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="136" spans="1:15">
+      <c r="A136" t="s">
+        <v>229</v>
+      </c>
+      <c r="B136" t="s">
+        <v>272</v>
+      </c>
+      <c r="C136" t="s">
+        <v>273</v>
+      </c>
+      <c r="D136">
+        <v>461</v>
+      </c>
+      <c r="E136">
+        <v>0</v>
+      </c>
+      <c r="F136">
+        <v>48</v>
+      </c>
+      <c r="G136">
+        <v>22</v>
+      </c>
+      <c r="H136">
+        <v>102</v>
+      </c>
+      <c r="I136">
+        <v>190</v>
+      </c>
+      <c r="J136">
+        <v>44</v>
+      </c>
+      <c r="K136">
+        <v>50</v>
+      </c>
+      <c r="L136"/>
+      <c r="M136">
+        <v>4</v>
+      </c>
+      <c r="N136">
+        <v>1</v>
+      </c>
+      <c r="O136" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="137" spans="1:15">
+      <c r="A137" t="s">
+        <v>229</v>
+      </c>
+      <c r="B137" t="s">
+        <v>234</v>
+      </c>
+      <c r="C137" t="s">
+        <v>275</v>
+      </c>
+      <c r="D137">
+        <v>461</v>
+      </c>
+      <c r="E137">
+        <v>0</v>
+      </c>
+      <c r="F137">
+        <v>67</v>
+      </c>
+      <c r="G137">
+        <v>0</v>
+      </c>
+      <c r="H137">
+        <v>13</v>
+      </c>
+      <c r="I137">
+        <v>161</v>
+      </c>
+      <c r="J137">
+        <v>64</v>
+      </c>
+      <c r="K137">
+        <v>127</v>
+      </c>
+      <c r="L137"/>
+      <c r="M137">
+        <v>28</v>
+      </c>
+      <c r="N137">
+        <v>1</v>
+      </c>
+      <c r="O137" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="138" spans="1:15">
+      <c r="A138" t="s">
+        <v>229</v>
+      </c>
+      <c r="B138" t="s">
+        <v>277</v>
+      </c>
+      <c r="C138" t="s">
+        <v>278</v>
+      </c>
+      <c r="D138">
+        <v>223</v>
+      </c>
+      <c r="E138">
+        <v>0</v>
+      </c>
+      <c r="F138">
+        <v>48</v>
+      </c>
+      <c r="G138">
+        <v>4</v>
+      </c>
+      <c r="H138">
+        <v>24</v>
+      </c>
+      <c r="I138">
+        <v>83</v>
+      </c>
+      <c r="J138">
+        <v>41</v>
+      </c>
+      <c r="K138">
+        <v>15</v>
+      </c>
+      <c r="L138"/>
+      <c r="M138">
+        <v>5</v>
+      </c>
+      <c r="N138">
+        <v>3</v>
+      </c>
+      <c r="O138" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="139" spans="1:15">
+      <c r="A139" t="s">
+        <v>229</v>
+      </c>
+      <c r="B139" t="s">
+        <v>280</v>
+      </c>
+      <c r="C139" t="s">
+        <v>281</v>
+      </c>
+      <c r="D139">
+        <v>124</v>
+      </c>
+      <c r="E139">
+        <v>0</v>
+      </c>
+      <c r="F139">
+        <v>11</v>
+      </c>
+      <c r="G139">
+        <v>0</v>
+      </c>
+      <c r="H139">
+        <v>33</v>
+      </c>
+      <c r="I139">
+        <v>64</v>
+      </c>
+      <c r="J139">
+        <v>16</v>
+      </c>
+      <c r="K139">
+        <v>0</v>
+      </c>
+      <c r="L139"/>
+      <c r="M139">
+        <v>0</v>
+      </c>
+      <c r="N139">
+        <v>0</v>
+      </c>
+      <c r="O139" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="140" spans="1:15">
+      <c r="A140" t="s">
+        <v>229</v>
+      </c>
+      <c r="B140" t="s">
+        <v>147</v>
+      </c>
+      <c r="C140" t="s">
+        <v>282</v>
+      </c>
+      <c r="D140">
+        <v>114</v>
+      </c>
+      <c r="E140">
+        <v>0</v>
+      </c>
+      <c r="F140">
+        <v>18</v>
+      </c>
+      <c r="G140">
+        <v>0</v>
+      </c>
+      <c r="H140">
+        <v>18</v>
+      </c>
+      <c r="I140">
+        <v>55</v>
+      </c>
+      <c r="J140">
+        <v>23</v>
+      </c>
+      <c r="K140">
+        <v>0</v>
+      </c>
+      <c r="L140"/>
+      <c r="M140">
+        <v>0</v>
+      </c>
+      <c r="N140">
+        <v>0</v>
+      </c>
+      <c r="O140" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="141" spans="1:15">
+      <c r="A141" t="s">
+        <v>229</v>
+      </c>
+      <c r="B141" t="s">
+        <v>284</v>
+      </c>
+      <c r="C141" t="s">
+        <v>285</v>
+      </c>
+      <c r="D141">
+        <v>360</v>
+      </c>
+      <c r="E141">
+        <v>0</v>
+      </c>
+      <c r="F141">
+        <v>28</v>
+      </c>
+      <c r="G141">
+        <v>3</v>
+      </c>
+      <c r="H141">
+        <v>184</v>
+      </c>
+      <c r="I141">
+        <v>145</v>
+      </c>
+      <c r="J141">
+        <v>0</v>
+      </c>
+      <c r="K141">
+        <v>0</v>
+      </c>
+      <c r="L141"/>
+      <c r="M141">
+        <v>0</v>
+      </c>
+      <c r="N141">
+        <v>0</v>
+      </c>
+      <c r="O141" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="142" spans="1:15">
+      <c r="A142" t="s">
+        <v>229</v>
+      </c>
+      <c r="B142" t="s">
+        <v>287</v>
+      </c>
+      <c r="C142" t="s">
+        <v>288</v>
+      </c>
+      <c r="D142">
+        <v>360</v>
+      </c>
+      <c r="E142">
+        <v>0</v>
+      </c>
+      <c r="F142">
+        <v>119</v>
+      </c>
+      <c r="G142">
+        <v>3</v>
+      </c>
+      <c r="H142">
+        <v>10</v>
+      </c>
+      <c r="I142">
+        <v>70</v>
+      </c>
+      <c r="J142">
+        <v>80</v>
+      </c>
+      <c r="K142">
+        <v>64</v>
+      </c>
+      <c r="L142"/>
+      <c r="M142">
+        <v>9</v>
+      </c>
+      <c r="N142">
+        <v>5</v>
+      </c>
+      <c r="O142" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="143" spans="1:15">
+      <c r="A143" t="s">
+        <v>229</v>
+      </c>
+      <c r="B143" t="s">
+        <v>290</v>
+      </c>
+      <c r="C143" t="s">
+        <v>291</v>
+      </c>
+      <c r="D143">
+        <v>360</v>
+      </c>
+      <c r="E143">
+        <v>0</v>
+      </c>
+      <c r="F143">
+        <v>30</v>
+      </c>
+      <c r="G143">
+        <v>0</v>
+      </c>
+      <c r="H143">
+        <v>55</v>
+      </c>
+      <c r="I143">
+        <v>155</v>
+      </c>
+      <c r="J143">
+        <v>73</v>
+      </c>
+      <c r="K143">
+        <v>47</v>
+      </c>
+      <c r="L143"/>
+      <c r="M143">
+        <v>0</v>
+      </c>
+      <c r="N143">
+        <v>0</v>
+      </c>
+      <c r="O143" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="144" spans="1:15">
+      <c r="A144" t="s">
+        <v>229</v>
+      </c>
+      <c r="B144" t="s">
+        <v>293</v>
+      </c>
+      <c r="C144" t="s">
+        <v>294</v>
+      </c>
+      <c r="D144">
+        <v>360</v>
+      </c>
+      <c r="E144">
+        <v>0</v>
+      </c>
+      <c r="F144">
+        <v>28</v>
+      </c>
+      <c r="G144">
+        <v>0</v>
+      </c>
+      <c r="H144">
+        <v>106</v>
+      </c>
+      <c r="I144">
+        <v>166</v>
+      </c>
+      <c r="J144">
+        <v>60</v>
+      </c>
+      <c r="K144">
+        <v>0</v>
+      </c>
+      <c r="L144"/>
+      <c r="M144">
+        <v>0</v>
+      </c>
+      <c r="N144">
+        <v>0</v>
+      </c>
+      <c r="O144" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="145" spans="1:15">
+      <c r="A145" t="s">
+        <v>229</v>
+      </c>
+      <c r="B145" t="s">
+        <v>251</v>
+      </c>
+      <c r="C145" t="s">
+        <v>295</v>
+      </c>
+      <c r="D145">
+        <v>159</v>
+      </c>
+      <c r="E145">
+        <v>0</v>
+      </c>
+      <c r="F145">
+        <v>31</v>
+      </c>
+      <c r="G145">
+        <v>0</v>
+      </c>
+      <c r="H145">
+        <v>30</v>
+      </c>
+      <c r="I145">
+        <v>98</v>
+      </c>
+      <c r="J145">
+        <v>0</v>
+      </c>
+      <c r="K145">
+        <v>0</v>
+      </c>
+      <c r="L145"/>
+      <c r="M145">
+        <v>0</v>
+      </c>
+      <c r="N145">
+        <v>0</v>
+      </c>
+      <c r="O145" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="146" spans="1:15">
+      <c r="A146" t="s">
+        <v>229</v>
+      </c>
+      <c r="B146" t="s">
+        <v>297</v>
+      </c>
+      <c r="C146" t="s">
+        <v>186</v>
+      </c>
+      <c r="D146">
+        <v>201</v>
+      </c>
+      <c r="E146">
+        <v>0</v>
+      </c>
+      <c r="F146">
+        <v>19</v>
+      </c>
+      <c r="G146">
+        <v>4</v>
+      </c>
+      <c r="H146">
+        <v>45</v>
+      </c>
+      <c r="I146">
+        <v>108</v>
+      </c>
+      <c r="J146">
+        <v>17</v>
+      </c>
+      <c r="K146">
+        <v>7</v>
+      </c>
+      <c r="L146"/>
+      <c r="M146">
+        <v>1</v>
+      </c>
+      <c r="N146">
+        <v>0</v>
+      </c>
+      <c r="O146" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="147" spans="1:15">
+      <c r="A147" t="s">
+        <v>229</v>
+      </c>
+      <c r="B147" t="s">
+        <v>260</v>
+      </c>
+      <c r="C147" t="s">
+        <v>299</v>
+      </c>
+      <c r="D147">
+        <v>325</v>
+      </c>
+      <c r="E147">
+        <v>0</v>
+      </c>
+      <c r="F147">
+        <v>16</v>
+      </c>
+      <c r="G147">
+        <v>2</v>
+      </c>
+      <c r="H147">
+        <v>157</v>
+      </c>
+      <c r="I147">
+        <v>138</v>
+      </c>
+      <c r="J147">
+        <v>4</v>
+      </c>
+      <c r="K147">
+        <v>1</v>
+      </c>
+      <c r="L147"/>
+      <c r="M147">
+        <v>3</v>
+      </c>
+      <c r="N147">
+        <v>4</v>
+      </c>
+      <c r="O147" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="148" spans="1:15">
+      <c r="A148" t="s">
+        <v>229</v>
+      </c>
+      <c r="B148" t="s">
+        <v>258</v>
+      </c>
+      <c r="C148" t="s">
+        <v>301</v>
+      </c>
+      <c r="D148">
+        <v>325</v>
+      </c>
+      <c r="E148">
+        <v>0</v>
+      </c>
+      <c r="F148">
+        <v>24</v>
+      </c>
+      <c r="G148">
+        <v>3</v>
+      </c>
+      <c r="H148">
+        <v>76</v>
+      </c>
+      <c r="I148">
+        <v>139</v>
+      </c>
+      <c r="J148">
+        <v>60</v>
+      </c>
+      <c r="K148">
+        <v>22</v>
+      </c>
+      <c r="L148"/>
+      <c r="M148">
+        <v>0</v>
+      </c>
+      <c r="N148">
+        <v>1</v>
+      </c>
+      <c r="O148" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="149" spans="1:15">
+      <c r="A149" t="s">
+        <v>229</v>
+      </c>
+      <c r="B149" t="s">
+        <v>303</v>
+      </c>
+      <c r="C149" t="s">
+        <v>304</v>
+      </c>
+      <c r="D149">
+        <v>324</v>
+      </c>
+      <c r="E149">
+        <v>1</v>
+      </c>
+      <c r="F149">
+        <v>18</v>
+      </c>
+      <c r="G149">
+        <v>0</v>
+      </c>
+      <c r="H149">
+        <v>69</v>
+      </c>
+      <c r="I149">
+        <v>172</v>
+      </c>
+      <c r="J149">
+        <v>50</v>
+      </c>
+      <c r="K149">
+        <v>15</v>
+      </c>
+      <c r="L149"/>
+      <c r="M149">
+        <v>0</v>
+      </c>
+      <c r="N149">
+        <v>0</v>
+      </c>
+      <c r="O149" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15">
+      <c r="A150" t="s">
+        <v>229</v>
+      </c>
+      <c r="B150" t="s">
+        <v>306</v>
+      </c>
+      <c r="C150" t="s">
+        <v>263</v>
+      </c>
+      <c r="D150">
+        <v>195</v>
+      </c>
+      <c r="E150">
+        <v>0</v>
+      </c>
+      <c r="F150">
+        <v>1</v>
+      </c>
+      <c r="G150">
+        <v>18</v>
+      </c>
+      <c r="H150">
+        <v>108</v>
+      </c>
+      <c r="I150">
+        <v>67</v>
+      </c>
+      <c r="J150">
+        <v>1</v>
+      </c>
+      <c r="K150">
+        <v>0</v>
+      </c>
+      <c r="L150"/>
+      <c r="M150">
+        <v>0</v>
+      </c>
+      <c r="N150">
+        <v>0</v>
+      </c>
+      <c r="O150" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="151" spans="1:15">
+      <c r="A151" t="s">
+        <v>229</v>
+      </c>
+      <c r="B151" t="s">
+        <v>308</v>
+      </c>
+      <c r="C151" t="s">
+        <v>265</v>
+      </c>
+      <c r="D151">
+        <v>195</v>
+      </c>
+      <c r="E151">
+        <v>0</v>
+      </c>
+      <c r="F151">
+        <v>0</v>
+      </c>
+      <c r="G151">
+        <v>40</v>
+      </c>
+      <c r="H151">
+        <v>117</v>
+      </c>
+      <c r="I151">
+        <v>38</v>
+      </c>
+      <c r="J151">
+        <v>0</v>
+      </c>
+      <c r="K151">
+        <v>0</v>
+      </c>
+      <c r="L151"/>
+      <c r="M151">
+        <v>0</v>
+      </c>
+      <c r="N151">
+        <v>0</v>
+      </c>
+      <c r="O151" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="152" spans="1:15">
+      <c r="A152" t="s">
+        <v>229</v>
+      </c>
+      <c r="B152" t="s">
+        <v>268</v>
+      </c>
+      <c r="C152" t="s">
+        <v>267</v>
+      </c>
+      <c r="D152">
+        <v>127</v>
+      </c>
+      <c r="E152">
+        <v>3</v>
+      </c>
+      <c r="F152">
+        <v>0</v>
+      </c>
+      <c r="G152">
+        <v>0</v>
+      </c>
+      <c r="H152">
+        <v>92</v>
+      </c>
+      <c r="I152">
+        <v>35</v>
+      </c>
+      <c r="J152">
+        <v>0</v>
+      </c>
+      <c r="K152">
+        <v>0</v>
+      </c>
+      <c r="L152"/>
+      <c r="M152">
+        <v>0</v>
+      </c>
+      <c r="N152">
+        <v>0</v>
+      </c>
+      <c r="O152" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="153" spans="1:15">
+      <c r="A153" t="s">
+        <v>229</v>
+      </c>
+      <c r="B153" t="s">
+        <v>309</v>
+      </c>
+      <c r="C153" t="s">
+        <v>195</v>
+      </c>
+      <c r="D153">
+        <v>126</v>
+      </c>
+      <c r="E153">
+        <v>4</v>
+      </c>
+      <c r="F153">
+        <v>0</v>
+      </c>
+      <c r="G153">
+        <v>0</v>
+      </c>
+      <c r="H153">
+        <v>57</v>
+      </c>
+      <c r="I153">
+        <v>70</v>
+      </c>
+      <c r="J153">
+        <v>0</v>
+      </c>
+      <c r="K153">
+        <v>0</v>
+      </c>
+      <c r="L153"/>
+      <c r="M153">
+        <v>0</v>
+      </c>
+      <c r="N153">
+        <v>0</v>
+      </c>
+      <c r="O153" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="154" spans="1:15">
+      <c r="A154" t="s">
+        <v>310</v>
+      </c>
+      <c r="B154" t="s">
+        <v>311</v>
+      </c>
+      <c r="C154" t="s">
+        <v>257</v>
+      </c>
+      <c r="D154">
+        <v>342</v>
+      </c>
+      <c r="E154">
+        <v>7</v>
+      </c>
+      <c r="F154">
+        <v>36</v>
+      </c>
+      <c r="G154">
+        <v>0</v>
+      </c>
+      <c r="H154">
+        <v>58</v>
+      </c>
+      <c r="I154">
+        <v>125</v>
+      </c>
+      <c r="J154">
+        <v>82</v>
+      </c>
+      <c r="K154">
+        <v>39</v>
+      </c>
+      <c r="L154"/>
+      <c r="M154">
+        <v>0</v>
+      </c>
+      <c r="N154">
+        <v>2</v>
+      </c>
+      <c r="O154" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="155" spans="1:15">
+      <c r="A155" t="s">
+        <v>310</v>
+      </c>
+      <c r="B155" t="s">
+        <v>313</v>
+      </c>
+      <c r="C155" t="s">
+        <v>259</v>
+      </c>
+      <c r="D155">
+        <v>341</v>
+      </c>
+      <c r="E155">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>80</v>
+      </c>
+      <c r="G155">
+        <v>6</v>
+      </c>
+      <c r="H155">
+        <v>36</v>
+      </c>
+      <c r="I155">
+        <v>101</v>
+      </c>
+      <c r="J155">
+        <v>80</v>
+      </c>
+      <c r="K155">
+        <v>37</v>
+      </c>
+      <c r="L155"/>
+      <c r="M155">
+        <v>0</v>
+      </c>
+      <c r="N155">
+        <v>1</v>
+      </c>
+      <c r="O155" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="156" spans="1:15">
+      <c r="A156" t="s">
+        <v>310</v>
+      </c>
+      <c r="B156" t="s">
+        <v>315</v>
+      </c>
+      <c r="C156" t="s">
+        <v>261</v>
+      </c>
+      <c r="D156">
+        <v>344</v>
+      </c>
+      <c r="E156">
+        <v>5</v>
+      </c>
+      <c r="F156">
+        <v>18</v>
+      </c>
+      <c r="G156">
+        <v>5</v>
+      </c>
+      <c r="H156">
+        <v>168</v>
+      </c>
+      <c r="I156">
+        <v>135</v>
+      </c>
+      <c r="J156">
+        <v>4</v>
+      </c>
+      <c r="K156">
+        <v>4</v>
+      </c>
+      <c r="L156"/>
+      <c r="M156">
+        <v>2</v>
+      </c>
+      <c r="N156">
+        <v>8</v>
+      </c>
+      <c r="O156" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="157" spans="1:15">
+      <c r="A157" t="s">
+        <v>310</v>
+      </c>
+      <c r="B157" t="s">
+        <v>317</v>
+      </c>
+      <c r="C157" t="s">
+        <v>263</v>
+      </c>
+      <c r="D157">
+        <v>194</v>
+      </c>
+      <c r="E157">
+        <v>4</v>
+      </c>
+      <c r="F157">
+        <v>47</v>
+      </c>
+      <c r="G157">
+        <v>7</v>
+      </c>
+      <c r="H157">
+        <v>62</v>
+      </c>
+      <c r="I157">
+        <v>77</v>
+      </c>
+      <c r="J157">
+        <v>0</v>
+      </c>
+      <c r="K157">
+        <v>0</v>
+      </c>
+      <c r="L157"/>
+      <c r="M157">
+        <v>1</v>
+      </c>
+      <c r="N157">
+        <v>0</v>
+      </c>
+      <c r="O157" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="158" spans="1:15">
+      <c r="A158" t="s">
+        <v>310</v>
+      </c>
+      <c r="B158" t="s">
+        <v>319</v>
+      </c>
+      <c r="C158" t="s">
+        <v>265</v>
+      </c>
+      <c r="D158">
+        <v>194</v>
+      </c>
+      <c r="E158">
+        <v>4</v>
+      </c>
+      <c r="F158">
+        <v>7</v>
+      </c>
+      <c r="G158">
+        <v>4</v>
+      </c>
+      <c r="H158">
+        <v>48</v>
+      </c>
+      <c r="I158">
+        <v>118</v>
+      </c>
+      <c r="J158">
+        <v>15</v>
+      </c>
+      <c r="K158">
+        <v>1</v>
+      </c>
+      <c r="L158"/>
+      <c r="M158">
+        <v>0</v>
+      </c>
+      <c r="N158">
+        <v>1</v>
+      </c>
+      <c r="O158" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="159" spans="1:15">
+      <c r="A159" t="s">
+        <v>310</v>
+      </c>
+      <c r="B159" t="s">
+        <v>321</v>
+      </c>
+      <c r="C159" t="s">
+        <v>267</v>
+      </c>
+      <c r="D159">
+        <v>134</v>
+      </c>
+      <c r="E159">
+        <v>17</v>
+      </c>
+      <c r="F159">
+        <v>2</v>
+      </c>
+      <c r="G159">
+        <v>0</v>
+      </c>
+      <c r="H159">
+        <v>53</v>
+      </c>
+      <c r="I159">
+        <v>79</v>
+      </c>
+      <c r="J159">
+        <v>0</v>
+      </c>
+      <c r="K159">
+        <v>0</v>
+      </c>
+      <c r="L159"/>
+      <c r="M159">
+        <v>0</v>
+      </c>
+      <c r="N159">
+        <v>0</v>
+      </c>
+      <c r="O159" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="160" spans="1:15">
+      <c r="A160" t="s">
+        <v>310</v>
+      </c>
+      <c r="B160" t="s">
+        <v>323</v>
+      </c>
+      <c r="C160" t="s">
+        <v>195</v>
+      </c>
+      <c r="D160">
+        <v>133</v>
+      </c>
+      <c r="E160">
+        <v>18</v>
+      </c>
+      <c r="F160">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>0</v>
+      </c>
+      <c r="H160">
+        <v>50</v>
+      </c>
+      <c r="I160">
+        <v>75</v>
+      </c>
+      <c r="J160">
+        <v>0</v>
+      </c>
+      <c r="K160">
+        <v>0</v>
+      </c>
+      <c r="L160"/>
+      <c r="M160">
+        <v>0</v>
+      </c>
+      <c r="N160">
+        <v>0</v>
+      </c>
+      <c r="O160" t="s">
+        <v>324</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">