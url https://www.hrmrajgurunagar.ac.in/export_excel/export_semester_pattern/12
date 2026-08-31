--- v2 (2026-06-30)
+++ v3 (2026-08-31)
@@ -12,1025 +12,245 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="325">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Name of Teacher</t>
   </si>
   <si>
     <t>Name of Subject</t>
   </si>
   <si>
     <t>Appeared</t>
   </si>
   <si>
     <t>Absent</t>
   </si>
   <si>
     <t>Failed</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>A+</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B+</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C+</t>
   </si>
   <si>
     <t>c</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Total Result</t>
   </si>
   <si>
     <t>2021-22</t>
   </si>
   <si>
-    <t>Prof.G.M.Dhumal,Prof.R.N.Katore,Prof.P.S.Nawale,Prof.V.D.Dhamale</t>
-[...230 lines deleted...]
-    <t>Prof.H.S.Chaudhari,Prof.S.S.Gargote</t>
+    <t>Dr. K. M. Nitnaware</t>
+  </si>
+  <si>
+    <t>BO 121 Plant life Utilization II</t>
+  </si>
+  <si>
+    <t>Dr. Sangeetha J.S. &amp; Dr. S. M. Jagtap</t>
+  </si>
+  <si>
+    <t>BO 122 Principles of Plant Science</t>
+  </si>
+  <si>
+    <t>Dr. Sangeetha J.S.&amp; Dr. S. M. Jagtap</t>
+  </si>
+  <si>
+    <t>BO 241 Plant Anatomy &amp; Embryology</t>
+  </si>
+  <si>
+    <t>BO 242 Plant Biotechnology</t>
+  </si>
+  <si>
+    <t>Dr. Sangeetha J.S.</t>
+  </si>
+  <si>
+    <t>BO 361 Plant Physiology</t>
+  </si>
+  <si>
+    <t>Prof. P. D. Kad</t>
+  </si>
+  <si>
+    <t>BO 362 Biochemistry</t>
+  </si>
+  <si>
+    <t>BO 363 Plant Pathology</t>
+  </si>
+  <si>
+    <t>Prof. R. V. Mechkar</t>
+  </si>
+  <si>
+    <t>BO 364 Evolution and Population Genetics</t>
+  </si>
+  <si>
+    <t>BO 365 Advance Plant Biotechnology</t>
+  </si>
+  <si>
+    <t>Dr. S. M. Jagtap</t>
+  </si>
+  <si>
+    <t>BO 366 Plant Breeding and Seed Technology</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BO 3610 Nursery and gardening Management </t>
+  </si>
+  <si>
+    <t>Dr. Sangeetha J.S., Prof. P. D. Kad, Prof. R. V. Mechkar</t>
+  </si>
+  <si>
+    <t>BO 3611 Biofertilizers</t>
   </si>
   <si>
     <t>2022-23</t>
   </si>
   <si>
-    <t>Business Regulatory Framework</t>
-[...686 lines deleted...]
-    <t>93.98%</t>
+    <t>BO 353 Spermatophyta &amp; Paleobotany</t>
+  </si>
+  <si>
+    <t>BO 352 Archegoniate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BO 232 Plant Physiology </t>
+  </si>
+  <si>
+    <t>Prof. S. S. Katkar</t>
+  </si>
+  <si>
+    <t>BO 351 Algae and Fungi</t>
+  </si>
+  <si>
+    <t>BO 231 Taxonomy of Angiosperms &amp; Plant Ecology</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BO 111 Plant Life and Utilization I </t>
+  </si>
+  <si>
+    <t>BO 112 Plant Morphology and Anatomy</t>
+  </si>
+  <si>
+    <t>Dr. K. M. Nitnaware, Dr. Sangeetha J. S., Prof. P. D. Kad, Prof. S. S. Katkar</t>
+  </si>
+  <si>
+    <t>BO 243 Practical paper III</t>
+  </si>
+  <si>
+    <t>BO241 Plant Anatomy and Embryology</t>
+  </si>
+  <si>
+    <t>BO 123 Practical Paper III</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BO122: Principles of Plant Science </t>
+  </si>
+  <si>
+    <t>Plant Life and Utilization II</t>
+  </si>
+  <si>
+    <t>BO 354 Plant Ecology</t>
+  </si>
+  <si>
+    <t>BO 355 Cell &amp; Molecular Biology</t>
+  </si>
+  <si>
+    <t>BO 356 Genetics</t>
+  </si>
+  <si>
+    <t>BO 3510</t>
+  </si>
+  <si>
+    <t>BO 3511</t>
+  </si>
+  <si>
+    <t>2023-24</t>
+  </si>
+  <si>
+    <t>PLANT ANATOMY AND EMBRYOLOGY</t>
+  </si>
+  <si>
+    <t>2023-24 Term II</t>
+  </si>
+  <si>
+    <t>2024-25</t>
+  </si>
+  <si>
+    <t>Applied Aspects of Plant Sciences</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Sangeetha J. S. </t>
+  </si>
+  <si>
+    <t>BO:231Taxonomy of Angiosperms &amp; Plant Ecology</t>
+  </si>
+  <si>
+    <t>BO:232 Plant Physiology</t>
+  </si>
+  <si>
+    <t>98%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1334,51 +554,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O160"/>
+  <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1400,7192 +620,1972 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2">
-        <v>523</v>
+        <v>58</v>
       </c>
       <c r="E2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G2">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="H2">
-        <v>326</v>
+        <v>11</v>
       </c>
       <c r="I2">
-        <v>164</v>
+        <v>16</v>
       </c>
       <c r="J2">
+        <v>3</v>
+      </c>
+      <c r="K2">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="L2"/>
       <c r="M2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N2">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>11</v>
+      </c>
+      <c r="O2">
+        <v>90</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
-        <v>529</v>
+        <v>59</v>
       </c>
       <c r="E3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G3">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="H3">
-        <v>117</v>
+        <v>4</v>
       </c>
       <c r="I3">
-        <v>291</v>
+        <v>17</v>
       </c>
       <c r="J3">
-        <v>55</v>
+        <v>3</v>
       </c>
       <c r="K3">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="L3"/>
       <c r="M3">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="N3">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>11</v>
+      </c>
+      <c r="O3">
+        <v>93.22</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4">
+        <v>64</v>
+      </c>
+      <c r="E4">
+        <v>1</v>
+      </c>
+      <c r="F4">
+        <v>2</v>
+      </c>
+      <c r="G4">
+        <v>5</v>
+      </c>
+      <c r="H4">
+        <v>11</v>
+      </c>
+      <c r="I4">
         <v>22</v>
       </c>
-      <c r="C4" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J4">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="K4">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L4"/>
       <c r="M4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N4">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>4</v>
+      </c>
+      <c r="O4">
+        <v>96.88</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D5">
-        <v>529</v>
+        <v>64</v>
       </c>
       <c r="E5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G5">
-        <v>120</v>
+        <v>5</v>
       </c>
       <c r="H5">
-        <v>303</v>
+        <v>4</v>
       </c>
       <c r="I5">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="J5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K5">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="L5"/>
       <c r="M5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N5">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>7</v>
+      </c>
+      <c r="O5">
+        <v>98.44</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D6">
-        <v>252</v>
+        <v>13</v>
       </c>
       <c r="E6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G6">
+        <v>0</v>
+      </c>
+      <c r="H6">
         <v>4</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
-        <v>99</v>
+        <v>6</v>
       </c>
       <c r="J6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6"/>
       <c r="M6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N6">
         <v>0</v>
       </c>
-      <c r="O6" t="s">
-        <v>28</v>
+      <c r="O6">
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D7">
-        <v>270</v>
+        <v>13</v>
       </c>
       <c r="E7">
+        <v>0</v>
+      </c>
+      <c r="F7">
+        <v>0</v>
+      </c>
+      <c r="G7">
+        <v>2</v>
+      </c>
+      <c r="H7">
+        <v>4</v>
+      </c>
+      <c r="I7">
         <v>6</v>
       </c>
-      <c r="F7">
-[...10 lines deleted...]
-      </c>
       <c r="J7">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="K7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L7"/>
       <c r="M7">
         <v>0</v>
       </c>
       <c r="N7">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>0</v>
+      </c>
+      <c r="O7">
+        <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D8">
-        <v>520</v>
+        <v>13</v>
       </c>
       <c r="E8">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F8">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H8">
-        <v>253</v>
+        <v>3</v>
       </c>
       <c r="I8">
-        <v>251</v>
+        <v>6</v>
       </c>
       <c r="J8">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="K8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L8"/>
       <c r="M8">
         <v>1</v>
       </c>
       <c r="N8">
         <v>0</v>
       </c>
-      <c r="O8" t="s">
-        <v>33</v>
+      <c r="O8">
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D9">
-        <v>528</v>
+        <v>13</v>
       </c>
       <c r="E9">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F9">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="G9">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H9">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="I9">
-        <v>140</v>
+        <v>6</v>
       </c>
       <c r="J9">
-        <v>52</v>
+        <v>2</v>
       </c>
       <c r="K9">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="L9"/>
       <c r="M9">
-        <v>69</v>
+        <v>0</v>
       </c>
       <c r="N9">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>0</v>
+      </c>
+      <c r="O9">
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D10">
-        <v>526</v>
+        <v>13</v>
       </c>
       <c r="E10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F10">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="I10">
-        <v>222</v>
+        <v>3</v>
       </c>
       <c r="J10">
-        <v>100</v>
+        <v>3</v>
       </c>
       <c r="K10">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="L10"/>
       <c r="M10">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="N10">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>0</v>
+      </c>
+      <c r="O10">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="D11">
-        <v>527</v>
+        <v>13</v>
       </c>
       <c r="E11">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F11">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
-        <v>166</v>
+        <v>5</v>
       </c>
       <c r="I11">
-        <v>214</v>
+        <v>5</v>
       </c>
       <c r="J11">
-        <v>60</v>
+        <v>2</v>
       </c>
       <c r="K11">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="L11"/>
       <c r="M11">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="N11">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>1</v>
+      </c>
+      <c r="O11">
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="D12">
-        <v>273</v>
+        <v>13</v>
       </c>
       <c r="E12">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H12">
-        <v>59</v>
+        <v>6</v>
       </c>
       <c r="I12">
-        <v>151</v>
+        <v>6</v>
       </c>
       <c r="J12">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="K12">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="L12"/>
       <c r="M12">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N12">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>0</v>
+      </c>
+      <c r="O12">
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>15</v>
       </c>
       <c r="B13" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="D13">
-        <v>251</v>
+        <v>13</v>
       </c>
       <c r="E13">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F13">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G13">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H13">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="I13">
-        <v>152</v>
+        <v>2</v>
       </c>
       <c r="J13">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="K13">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L13"/>
       <c r="M13">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="N13">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>0</v>
+      </c>
+      <c r="O13">
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="C14" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D14">
-        <v>576</v>
+        <v>8</v>
       </c>
       <c r="E14">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G14">
-        <v>184</v>
+        <v>1</v>
       </c>
       <c r="H14">
-        <v>313</v>
+        <v>3</v>
       </c>
       <c r="I14">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="J14">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L14"/>
       <c r="M14">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N14">
         <v>0</v>
       </c>
-      <c r="O14" t="s">
-        <v>50</v>
+      <c r="O14">
+        <v>87.5</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="C15" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="D15">
-        <v>577</v>
+        <v>8</v>
       </c>
       <c r="E15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G15">
-        <v>156</v>
+        <v>2</v>
       </c>
       <c r="H15">
-        <v>273</v>
+        <v>1</v>
       </c>
       <c r="I15">
-        <v>103</v>
+        <v>0</v>
       </c>
       <c r="J15">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="K15">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="L15"/>
       <c r="M15">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
-      <c r="O15" t="s">
-        <v>53</v>
+      <c r="O15">
+        <v>87.5</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>47</v>
+      </c>
+      <c r="E16">
+        <v>2</v>
+      </c>
+      <c r="F16">
+        <v>3</v>
+      </c>
+      <c r="G16">
+        <v>2</v>
+      </c>
+      <c r="H16">
         <v>15</v>
       </c>
-      <c r="B16" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I16">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="J16">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K16">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L16"/>
       <c r="M16">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="N16">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>3</v>
+      </c>
+      <c r="O16">
+        <v>93.62</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="C17" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D17">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I17">
-        <v>55</v>
+        <v>2</v>
       </c>
       <c r="J17">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="K17">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="L17"/>
       <c r="M17">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N17">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>0</v>
+      </c>
+      <c r="O17">
+        <v>87.5</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="C18" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="D18">
-        <v>418</v>
+        <v>47</v>
       </c>
       <c r="E18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F18">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G18">
-        <v>63</v>
+        <v>7</v>
       </c>
       <c r="H18">
-        <v>249</v>
+        <v>9</v>
       </c>
       <c r="I18">
-        <v>89</v>
+        <v>16</v>
       </c>
       <c r="J18">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="K18">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L18"/>
       <c r="M18">
         <v>1</v>
       </c>
       <c r="N18">
         <v>0</v>
       </c>
-      <c r="O18" t="s">
-        <v>59</v>
+      <c r="O18">
+        <v>87.23</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="C19" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="D19">
-        <v>156</v>
+        <v>54</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F19">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G19">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="H19">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="I19">
-        <v>87</v>
+        <v>9</v>
       </c>
       <c r="J19">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="K19">
         <v>7</v>
       </c>
       <c r="L19"/>
       <c r="M19">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="N19">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>2</v>
+      </c>
+      <c r="O19">
+        <v>92.59</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>62</v>
+        <v>23</v>
       </c>
       <c r="C20" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="D20">
-        <v>493</v>
+        <v>53</v>
       </c>
       <c r="E20">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F20">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G20">
-        <v>71</v>
+        <v>5</v>
       </c>
       <c r="H20">
-        <v>279</v>
+        <v>8</v>
       </c>
       <c r="I20">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="J20">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="K20">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="L20"/>
       <c r="M20">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N20">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>0</v>
+      </c>
+      <c r="O20">
+        <v>92.45</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="C21" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="D21">
-        <v>492</v>
+        <v>7</v>
       </c>
       <c r="E21">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
-        <v>200</v>
+        <v>3</v>
       </c>
       <c r="H21">
-        <v>220</v>
+        <v>2</v>
       </c>
       <c r="I21">
-        <v>57</v>
+        <v>1</v>
       </c>
       <c r="J21">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="K21">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L21"/>
       <c r="M21">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N21">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>0</v>
+      </c>
+      <c r="O21">
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="C22" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="D22">
-        <v>492</v>
+        <v>7</v>
       </c>
       <c r="E22">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="H22">
-        <v>334</v>
+        <v>2</v>
       </c>
       <c r="I22">
-        <v>122</v>
+        <v>1</v>
       </c>
       <c r="J22">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="K22">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="L22"/>
       <c r="M22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N22">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>0</v>
+      </c>
+      <c r="O22">
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="C23" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="D23">
-        <v>236</v>
+        <v>7</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H23">
-        <v>133</v>
+        <v>0</v>
       </c>
       <c r="I23">
-        <v>100</v>
+        <v>2</v>
       </c>
       <c r="J23">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L23"/>
       <c r="M23">
         <v>0</v>
       </c>
       <c r="N23">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1</v>
+      </c>
+      <c r="O23">
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="C24" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="D24">
-        <v>255</v>
+        <v>7</v>
       </c>
       <c r="E24">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
         <v>4</v>
       </c>
       <c r="H24">
-        <v>168</v>
+        <v>2</v>
       </c>
       <c r="I24">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="J24">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K24">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L24"/>
       <c r="M24">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N24">
         <v>0</v>
       </c>
-      <c r="O24" t="s">
-        <v>18</v>
+      <c r="O24">
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="C25" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="D25">
-        <v>236</v>
+        <v>7</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="H25">
-        <v>166</v>
+        <v>0</v>
       </c>
       <c r="I25">
-        <v>56</v>
+        <v>1</v>
       </c>
       <c r="J25">
         <v>0</v>
       </c>
       <c r="K25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L25"/>
       <c r="M25">
         <v>0</v>
       </c>
       <c r="N25">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1</v>
+      </c>
+      <c r="O25">
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="C26" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="D26">
-        <v>256</v>
+        <v>7</v>
       </c>
       <c r="E26">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F26">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G26">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H26">
-        <v>189</v>
+        <v>1</v>
       </c>
       <c r="I26">
-        <v>65</v>
+        <v>1</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26"/>
       <c r="M26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N26">
         <v>0</v>
       </c>
-      <c r="O26" t="s">
-        <v>18</v>
+      <c r="O26">
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="C27" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="D27">
-        <v>572</v>
+        <v>46</v>
       </c>
       <c r="E27">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F27">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G27">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="H27">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="I27">
-        <v>396</v>
+        <v>11</v>
       </c>
       <c r="J27">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="K27">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="L27"/>
       <c r="M27">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N27">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>0</v>
+      </c>
+      <c r="O27">
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
       <c r="C28" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="D28">
-        <v>575</v>
+        <v>46</v>
       </c>
       <c r="E28">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F28">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="G28">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H28">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="I28">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J28">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="K28">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L28"/>
       <c r="M28">
-        <v>97</v>
+        <v>2</v>
       </c>
       <c r="N28">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>2</v>
+      </c>
+      <c r="O28">
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="C29" t="s">
-        <v>81</v>
+        <v>47</v>
       </c>
       <c r="D29">
-        <v>106</v>
+        <v>47</v>
       </c>
       <c r="E29">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F29">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G29">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H29">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="I29">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="J29">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="K29">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="L29"/>
       <c r="M29">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="N29">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>2</v>
+      </c>
+      <c r="O29">
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="C30" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="D30">
-        <v>418</v>
+        <v>48</v>
       </c>
       <c r="E30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F30">
+        <v>0</v>
+      </c>
+      <c r="G30">
+        <v>10</v>
+      </c>
+      <c r="H30">
+        <v>6</v>
+      </c>
+      <c r="I30">
         <v>20</v>
       </c>
-      <c r="G30">
-[...7 lines deleted...]
-      </c>
       <c r="J30">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="K30">
-        <v>64</v>
+        <v>5</v>
       </c>
       <c r="L30"/>
       <c r="M30">
-        <v>46</v>
+        <v>1</v>
       </c>
       <c r="N30">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>1</v>
+      </c>
+      <c r="O30">
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31">
+        <v>48</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+      <c r="F31">
+        <v>1</v>
+      </c>
+      <c r="G31">
+        <v>13</v>
+      </c>
+      <c r="H31">
         <v>15</v>
       </c>
-      <c r="B31" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I31">
-        <v>155</v>
+        <v>13</v>
       </c>
       <c r="J31">
-        <v>65</v>
+        <v>2</v>
       </c>
       <c r="K31">
-        <v>59</v>
+        <v>3</v>
       </c>
       <c r="L31"/>
       <c r="M31">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="N31">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>1</v>
+      </c>
+      <c r="O31">
+        <v>97.91</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
+        <v>36</v>
+      </c>
+      <c r="B32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" t="s">
+        <v>50</v>
+      </c>
+      <c r="D32">
+        <v>48</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32">
+        <v>0</v>
+      </c>
+      <c r="G32">
+        <v>8</v>
+      </c>
+      <c r="H32">
         <v>15</v>
       </c>
-      <c r="B32" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I32">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="J32">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="K32">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="L32"/>
       <c r="M32">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="N32">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>2</v>
+      </c>
+      <c r="O32">
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="C33" t="s">
-        <v>89</v>
+        <v>51</v>
       </c>
       <c r="D33">
-        <v>490</v>
+        <v>8</v>
       </c>
       <c r="E33">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="I33">
-        <v>236</v>
+        <v>3</v>
       </c>
       <c r="J33">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="K33">
-        <v>41</v>
+        <v>2</v>
       </c>
       <c r="L33"/>
       <c r="M33">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="N33">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1</v>
+      </c>
+      <c r="O33">
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="C34" t="s">
-        <v>90</v>
+        <v>52</v>
       </c>
       <c r="D34">
-        <v>489</v>
+        <v>8</v>
       </c>
       <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34">
         <v>5</v>
       </c>
-      <c r="F34">
-[...1 lines deleted...]
-      </c>
       <c r="G34">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="H34">
-        <v>178</v>
+        <v>0</v>
       </c>
       <c r="I34">
-        <v>204</v>
+        <v>2</v>
       </c>
       <c r="J34">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="K34">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="L34"/>
       <c r="M34">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="N34">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>0</v>
+      </c>
+      <c r="O34">
+        <v>40</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>91</v>
+        <v>25</v>
       </c>
       <c r="C35" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D35">
-        <v>255</v>
+        <v>8</v>
       </c>
       <c r="E35">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
-        <v>67</v>
+        <v>4</v>
       </c>
       <c r="I35">
-        <v>173</v>
+        <v>3</v>
       </c>
       <c r="J35">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="K35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L35"/>
       <c r="M35">
         <v>0</v>
       </c>
       <c r="N35">
         <v>0</v>
       </c>
-      <c r="O35" t="s">
-        <v>18</v>
+      <c r="O35">
+        <v>87.5</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="C36" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="D36">
-        <v>234</v>
+        <v>8</v>
       </c>
       <c r="E36">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="H36">
-        <v>137</v>
+        <v>3</v>
       </c>
       <c r="I36">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="J36">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L36"/>
       <c r="M36">
         <v>0</v>
       </c>
       <c r="N36">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1</v>
+      </c>
+      <c r="O36">
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="C37" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="D37">
-        <v>490</v>
+        <v>8</v>
       </c>
       <c r="E37">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
-        <v>92</v>
+        <v>1</v>
       </c>
       <c r="I37">
-        <v>319</v>
+        <v>3</v>
       </c>
       <c r="J37">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="K37">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="L37"/>
       <c r="M37">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N37">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1</v>
+      </c>
+      <c r="O37">
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="B38" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="C38" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="D38">
-        <v>235</v>
+        <v>59</v>
       </c>
       <c r="E38">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F38">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G38">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="H38">
-        <v>149</v>
+        <v>11</v>
       </c>
       <c r="I38">
-        <v>74</v>
+        <v>16</v>
       </c>
       <c r="J38">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K38">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="L38"/>
       <c r="M38">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N38">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>3</v>
+      </c>
+      <c r="O38">
+        <v>88.1</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" t="s">
+        <v>22</v>
+      </c>
+      <c r="D39">
+        <v>30</v>
+      </c>
+      <c r="E39">
+        <v>2</v>
+      </c>
+      <c r="F39">
+        <v>1</v>
+      </c>
+      <c r="G39">
+        <v>0</v>
+      </c>
+      <c r="H39">
+        <v>8</v>
+      </c>
+      <c r="I39">
         <v>15</v>
       </c>
-      <c r="B39" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J39">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="K39">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L39"/>
       <c r="M39">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N39">
         <v>2</v>
       </c>
-      <c r="O39" t="s">
-        <v>18</v>
+      <c r="O39">
+        <v>96.66</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>94</v>
+        <v>56</v>
       </c>
       <c r="B40" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="C40" t="s">
-        <v>95</v>
+        <v>57</v>
       </c>
       <c r="D40">
-        <v>472</v>
+        <v>30</v>
       </c>
       <c r="E40">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F40">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="G40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H40">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="I40">
-        <v>269</v>
+        <v>8</v>
       </c>
       <c r="J40">
-        <v>100</v>
+        <v>3</v>
       </c>
       <c r="K40">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="L40"/>
       <c r="M40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N40">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>2</v>
+      </c>
+      <c r="O40">
+        <v>93.33</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="B41" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="C41" t="s">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D41">
-        <v>469</v>
+        <v>58</v>
       </c>
       <c r="E41">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F41">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="G41">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="H41">
-        <v>153</v>
+        <v>13</v>
       </c>
       <c r="I41">
-        <v>171</v>
+        <v>18</v>
       </c>
       <c r="J41">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="K41">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="L41"/>
       <c r="M41">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N41">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>5</v>
+      </c>
+      <c r="O41">
+        <v>93.22</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="B42" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="C42" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="D42">
-        <v>474</v>
+        <v>62</v>
       </c>
       <c r="E42">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F42">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="G42">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H42">
-        <v>155</v>
+        <v>9</v>
       </c>
       <c r="I42">
-        <v>287</v>
+        <v>8</v>
       </c>
       <c r="J42">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K42">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="L42"/>
       <c r="M42">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N42">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>9</v>
+      </c>
+      <c r="O42">
+        <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="B43" t="s">
-        <v>99</v>
+        <v>61</v>
       </c>
       <c r="C43" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="D43">
-        <v>253</v>
+        <v>52</v>
       </c>
       <c r="E43">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F43">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G43">
-        <v>42</v>
+        <v>1</v>
       </c>
       <c r="H43">
-        <v>152</v>
+        <v>10</v>
       </c>
       <c r="I43">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="J43">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="K43">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L43"/>
       <c r="M43">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N43">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="O43" t="s">
+        <v>1</v>
+      </c>
+      <c r="O43">
         <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="B44" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="C44" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="D44">
-        <v>252</v>
+        <v>52</v>
       </c>
       <c r="E44">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G44">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H44">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I44">
-        <v>115</v>
+        <v>15</v>
       </c>
       <c r="J44">
+        <v>2</v>
+      </c>
+      <c r="K44">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L44"/>
       <c r="M44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N44">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="O44" t="s">
-        <v>18</v>
-[...1023 lines deleted...]
-      <c r="K67">
         <v>64</v>
-      </c>
-[...4193 lines deleted...]
-        <v>324</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">