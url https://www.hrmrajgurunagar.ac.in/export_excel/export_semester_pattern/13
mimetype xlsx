--- v0 (2026-03-07)
+++ v1 (2026-04-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="325">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Name of Teacher</t>
   </si>
   <si>
     <t>Name of Subject</t>
   </si>
   <si>
     <t>Appeared</t>
   </si>
   <si>
     <t>Absent</t>
   </si>
   <si>
     <t>Failed</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>A+</t>
   </si>
   <si>
@@ -819,50 +819,218 @@
     <t>Dr. P.P. Oswal</t>
   </si>
   <si>
     <t xml:space="preserve">Auditing &amp; Taxation – I </t>
   </si>
   <si>
     <t xml:space="preserve">Prof. R.N. Katore, Prof. T.B. Vehale </t>
   </si>
   <si>
     <t>Cost &amp; Works Accounting – II</t>
   </si>
   <si>
     <t xml:space="preserve">Dr. G. M. Dhumal, Prof. R.Y. Sawant </t>
   </si>
   <si>
     <t>Cost &amp; Works Accounting – III</t>
   </si>
   <si>
     <t>Prof. T.S. Dalvi, Prof. K.D. Shinde</t>
   </si>
   <si>
     <t xml:space="preserve">Business Administration - II </t>
   </si>
   <si>
     <t xml:space="preserve">Prof. H.S. Chaudhari, Prof. U.R. Jadhav </t>
+  </si>
+  <si>
+    <t>Prof. H.S. Chaudhari  Prof. T.B. Vehale  Prof. S.P. Borhade</t>
+  </si>
+  <si>
+    <t>Financial Accounting – II</t>
+  </si>
+  <si>
+    <t>79.39%</t>
+  </si>
+  <si>
+    <t>Dr. G.M. Dhumal, Prof. T.S. Dalvi, Prof. R.Y. Sawant</t>
+  </si>
+  <si>
+    <t>Business Accounting – II</t>
+  </si>
+  <si>
+    <t>89.59%</t>
+  </si>
+  <si>
+    <t>Constitutional Values, Fundamental Duties and Political System in India – II</t>
+  </si>
+  <si>
+    <t>85.46%</t>
+  </si>
+  <si>
+    <t>Dr. G.M. Dhumal, Prof. R.Y. Sawant</t>
+  </si>
+  <si>
+    <t>Inventory, Labour and Overhead – II</t>
+  </si>
+  <si>
+    <t>78.47%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. T.S. Dalvi </t>
+  </si>
+  <si>
+    <t>Fundamental of Insurance – II</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Principles and Functions of Management - II </t>
+  </si>
+  <si>
+    <t>84.21%</t>
+  </si>
+  <si>
+    <t>Prof. R.N. Katore, Prof. R.Y. Sawant, Prof. T.S. Dalvi</t>
+  </si>
+  <si>
+    <t>Business Communication – II</t>
+  </si>
+  <si>
+    <t>92.22%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. G.M. Dhumal, Prof. R.N. Katore, Prof. J.A. Gogawale </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corporate Accounting – II </t>
+  </si>
+  <si>
+    <t>66.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. P.S. Nawale, Prof. K.D. Shinde, Prof. T.S. Dalvi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Management – II </t>
+  </si>
+  <si>
+    <t>91.66%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. J. A. Gogawale, Prof. U.R. Jadhav, Prof. P.B. Pingale </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elements of Company Law – II </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Administration – II </t>
+  </si>
+  <si>
+    <t>80.50%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. G.M. Dhumal  Prof, J.A. Gogawale </t>
+  </si>
+  <si>
+    <t>90.55%</t>
+  </si>
+  <si>
+    <t>Auditing &amp; Taxation – II</t>
+  </si>
+  <si>
+    <t>95.07%</t>
+  </si>
+  <si>
+    <t>Advanced Accounting – II</t>
+  </si>
+  <si>
+    <t>92.61%</t>
+  </si>
+  <si>
+    <t>Prof. H.S. Chaudhari, Prof. R.N. Katore, Prof. K.D. Shinde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRF – II </t>
+  </si>
+  <si>
+    <t>94.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. R.N. Katore, Dr. T.B. Vehale </t>
+  </si>
+  <si>
+    <t>99.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. G.M. Dhumal, Prof. R.Y. Sawant </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. K.D. Shinde, Prof. T.S. Dalvi </t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. H.S. Chaudhari, Dr. R.N. Katore </t>
+  </si>
+  <si>
+    <t>89.47%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. R.N. Katore,  Prof. R.Y. Sawant </t>
+  </si>
+  <si>
+    <t>76.53%</t>
+  </si>
+  <si>
+    <t>Dr. P.P. Oswal, Dr. T.B. Vehale</t>
+  </si>
+  <si>
+    <t>94.76%</t>
+  </si>
+  <si>
+    <t>Prof. R.N. Katore</t>
+  </si>
+  <si>
+    <t>75.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. G. M. Dhumal </t>
+  </si>
+  <si>
+    <t>96.39%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. T.S. Dalvi </t>
+  </si>
+  <si>
+    <t>98.50%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. O.B. Takalkar </t>
+  </si>
+  <si>
+    <t>93.98%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1166,51 +1334,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O134"/>
+  <dimension ref="A1:O160"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -7204,50 +7372,1220 @@
       </c>
       <c r="G134">
         <v>0</v>
       </c>
       <c r="H134">
         <v>90</v>
       </c>
       <c r="I134">
         <v>40</v>
       </c>
       <c r="J134">
         <v>0</v>
       </c>
       <c r="K134">
         <v>0</v>
       </c>
       <c r="L134"/>
       <c r="M134">
         <v>0</v>
       </c>
       <c r="N134">
         <v>0</v>
       </c>
       <c r="O134">
         <v>100</v>
+      </c>
+    </row>
+    <row r="135" spans="1:15">
+      <c r="A135" t="s">
+        <v>229</v>
+      </c>
+      <c r="B135" t="s">
+        <v>269</v>
+      </c>
+      <c r="C135" t="s">
+        <v>270</v>
+      </c>
+      <c r="D135">
+        <v>461</v>
+      </c>
+      <c r="E135">
+        <v>0</v>
+      </c>
+      <c r="F135">
+        <v>95</v>
+      </c>
+      <c r="G135">
+        <v>30</v>
+      </c>
+      <c r="H135">
+        <v>130</v>
+      </c>
+      <c r="I135">
+        <v>113</v>
+      </c>
+      <c r="J135">
+        <v>85</v>
+      </c>
+      <c r="K135">
+        <v>8</v>
+      </c>
+      <c r="L135"/>
+      <c r="M135">
+        <v>0</v>
+      </c>
+      <c r="N135">
+        <v>0</v>
+      </c>
+      <c r="O135" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="136" spans="1:15">
+      <c r="A136" t="s">
+        <v>229</v>
+      </c>
+      <c r="B136" t="s">
+        <v>272</v>
+      </c>
+      <c r="C136" t="s">
+        <v>273</v>
+      </c>
+      <c r="D136">
+        <v>461</v>
+      </c>
+      <c r="E136">
+        <v>0</v>
+      </c>
+      <c r="F136">
+        <v>48</v>
+      </c>
+      <c r="G136">
+        <v>22</v>
+      </c>
+      <c r="H136">
+        <v>102</v>
+      </c>
+      <c r="I136">
+        <v>190</v>
+      </c>
+      <c r="J136">
+        <v>44</v>
+      </c>
+      <c r="K136">
+        <v>50</v>
+      </c>
+      <c r="L136"/>
+      <c r="M136">
+        <v>4</v>
+      </c>
+      <c r="N136">
+        <v>1</v>
+      </c>
+      <c r="O136" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="137" spans="1:15">
+      <c r="A137" t="s">
+        <v>229</v>
+      </c>
+      <c r="B137" t="s">
+        <v>234</v>
+      </c>
+      <c r="C137" t="s">
+        <v>275</v>
+      </c>
+      <c r="D137">
+        <v>461</v>
+      </c>
+      <c r="E137">
+        <v>0</v>
+      </c>
+      <c r="F137">
+        <v>67</v>
+      </c>
+      <c r="G137">
+        <v>0</v>
+      </c>
+      <c r="H137">
+        <v>13</v>
+      </c>
+      <c r="I137">
+        <v>161</v>
+      </c>
+      <c r="J137">
+        <v>64</v>
+      </c>
+      <c r="K137">
+        <v>127</v>
+      </c>
+      <c r="L137"/>
+      <c r="M137">
+        <v>28</v>
+      </c>
+      <c r="N137">
+        <v>1</v>
+      </c>
+      <c r="O137" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="138" spans="1:15">
+      <c r="A138" t="s">
+        <v>229</v>
+      </c>
+      <c r="B138" t="s">
+        <v>277</v>
+      </c>
+      <c r="C138" t="s">
+        <v>278</v>
+      </c>
+      <c r="D138">
+        <v>223</v>
+      </c>
+      <c r="E138">
+        <v>0</v>
+      </c>
+      <c r="F138">
+        <v>48</v>
+      </c>
+      <c r="G138">
+        <v>4</v>
+      </c>
+      <c r="H138">
+        <v>24</v>
+      </c>
+      <c r="I138">
+        <v>83</v>
+      </c>
+      <c r="J138">
+        <v>41</v>
+      </c>
+      <c r="K138">
+        <v>15</v>
+      </c>
+      <c r="L138"/>
+      <c r="M138">
+        <v>5</v>
+      </c>
+      <c r="N138">
+        <v>3</v>
+      </c>
+      <c r="O138" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="139" spans="1:15">
+      <c r="A139" t="s">
+        <v>229</v>
+      </c>
+      <c r="B139" t="s">
+        <v>280</v>
+      </c>
+      <c r="C139" t="s">
+        <v>281</v>
+      </c>
+      <c r="D139">
+        <v>124</v>
+      </c>
+      <c r="E139">
+        <v>0</v>
+      </c>
+      <c r="F139">
+        <v>11</v>
+      </c>
+      <c r="G139">
+        <v>0</v>
+      </c>
+      <c r="H139">
+        <v>33</v>
+      </c>
+      <c r="I139">
+        <v>64</v>
+      </c>
+      <c r="J139">
+        <v>16</v>
+      </c>
+      <c r="K139">
+        <v>0</v>
+      </c>
+      <c r="L139"/>
+      <c r="M139">
+        <v>0</v>
+      </c>
+      <c r="N139">
+        <v>0</v>
+      </c>
+      <c r="O139" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="140" spans="1:15">
+      <c r="A140" t="s">
+        <v>229</v>
+      </c>
+      <c r="B140" t="s">
+        <v>147</v>
+      </c>
+      <c r="C140" t="s">
+        <v>282</v>
+      </c>
+      <c r="D140">
+        <v>114</v>
+      </c>
+      <c r="E140">
+        <v>0</v>
+      </c>
+      <c r="F140">
+        <v>18</v>
+      </c>
+      <c r="G140">
+        <v>0</v>
+      </c>
+      <c r="H140">
+        <v>18</v>
+      </c>
+      <c r="I140">
+        <v>55</v>
+      </c>
+      <c r="J140">
+        <v>23</v>
+      </c>
+      <c r="K140">
+        <v>0</v>
+      </c>
+      <c r="L140"/>
+      <c r="M140">
+        <v>0</v>
+      </c>
+      <c r="N140">
+        <v>0</v>
+      </c>
+      <c r="O140" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="141" spans="1:15">
+      <c r="A141" t="s">
+        <v>229</v>
+      </c>
+      <c r="B141" t="s">
+        <v>284</v>
+      </c>
+      <c r="C141" t="s">
+        <v>285</v>
+      </c>
+      <c r="D141">
+        <v>360</v>
+      </c>
+      <c r="E141">
+        <v>0</v>
+      </c>
+      <c r="F141">
+        <v>28</v>
+      </c>
+      <c r="G141">
+        <v>3</v>
+      </c>
+      <c r="H141">
+        <v>184</v>
+      </c>
+      <c r="I141">
+        <v>145</v>
+      </c>
+      <c r="J141">
+        <v>0</v>
+      </c>
+      <c r="K141">
+        <v>0</v>
+      </c>
+      <c r="L141"/>
+      <c r="M141">
+        <v>0</v>
+      </c>
+      <c r="N141">
+        <v>0</v>
+      </c>
+      <c r="O141" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="142" spans="1:15">
+      <c r="A142" t="s">
+        <v>229</v>
+      </c>
+      <c r="B142" t="s">
+        <v>287</v>
+      </c>
+      <c r="C142" t="s">
+        <v>288</v>
+      </c>
+      <c r="D142">
+        <v>360</v>
+      </c>
+      <c r="E142">
+        <v>0</v>
+      </c>
+      <c r="F142">
+        <v>119</v>
+      </c>
+      <c r="G142">
+        <v>3</v>
+      </c>
+      <c r="H142">
+        <v>10</v>
+      </c>
+      <c r="I142">
+        <v>70</v>
+      </c>
+      <c r="J142">
+        <v>80</v>
+      </c>
+      <c r="K142">
+        <v>64</v>
+      </c>
+      <c r="L142"/>
+      <c r="M142">
+        <v>9</v>
+      </c>
+      <c r="N142">
+        <v>5</v>
+      </c>
+      <c r="O142" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="143" spans="1:15">
+      <c r="A143" t="s">
+        <v>229</v>
+      </c>
+      <c r="B143" t="s">
+        <v>290</v>
+      </c>
+      <c r="C143" t="s">
+        <v>291</v>
+      </c>
+      <c r="D143">
+        <v>360</v>
+      </c>
+      <c r="E143">
+        <v>0</v>
+      </c>
+      <c r="F143">
+        <v>30</v>
+      </c>
+      <c r="G143">
+        <v>0</v>
+      </c>
+      <c r="H143">
+        <v>55</v>
+      </c>
+      <c r="I143">
+        <v>155</v>
+      </c>
+      <c r="J143">
+        <v>73</v>
+      </c>
+      <c r="K143">
+        <v>47</v>
+      </c>
+      <c r="L143"/>
+      <c r="M143">
+        <v>0</v>
+      </c>
+      <c r="N143">
+        <v>0</v>
+      </c>
+      <c r="O143" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="144" spans="1:15">
+      <c r="A144" t="s">
+        <v>229</v>
+      </c>
+      <c r="B144" t="s">
+        <v>293</v>
+      </c>
+      <c r="C144" t="s">
+        <v>294</v>
+      </c>
+      <c r="D144">
+        <v>360</v>
+      </c>
+      <c r="E144">
+        <v>0</v>
+      </c>
+      <c r="F144">
+        <v>28</v>
+      </c>
+      <c r="G144">
+        <v>0</v>
+      </c>
+      <c r="H144">
+        <v>106</v>
+      </c>
+      <c r="I144">
+        <v>166</v>
+      </c>
+      <c r="J144">
+        <v>60</v>
+      </c>
+      <c r="K144">
+        <v>0</v>
+      </c>
+      <c r="L144"/>
+      <c r="M144">
+        <v>0</v>
+      </c>
+      <c r="N144">
+        <v>0</v>
+      </c>
+      <c r="O144" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="145" spans="1:15">
+      <c r="A145" t="s">
+        <v>229</v>
+      </c>
+      <c r="B145" t="s">
+        <v>251</v>
+      </c>
+      <c r="C145" t="s">
+        <v>295</v>
+      </c>
+      <c r="D145">
+        <v>159</v>
+      </c>
+      <c r="E145">
+        <v>0</v>
+      </c>
+      <c r="F145">
+        <v>31</v>
+      </c>
+      <c r="G145">
+        <v>0</v>
+      </c>
+      <c r="H145">
+        <v>30</v>
+      </c>
+      <c r="I145">
+        <v>98</v>
+      </c>
+      <c r="J145">
+        <v>0</v>
+      </c>
+      <c r="K145">
+        <v>0</v>
+      </c>
+      <c r="L145"/>
+      <c r="M145">
+        <v>0</v>
+      </c>
+      <c r="N145">
+        <v>0</v>
+      </c>
+      <c r="O145" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="146" spans="1:15">
+      <c r="A146" t="s">
+        <v>229</v>
+      </c>
+      <c r="B146" t="s">
+        <v>297</v>
+      </c>
+      <c r="C146" t="s">
+        <v>186</v>
+      </c>
+      <c r="D146">
+        <v>201</v>
+      </c>
+      <c r="E146">
+        <v>0</v>
+      </c>
+      <c r="F146">
+        <v>19</v>
+      </c>
+      <c r="G146">
+        <v>4</v>
+      </c>
+      <c r="H146">
+        <v>45</v>
+      </c>
+      <c r="I146">
+        <v>108</v>
+      </c>
+      <c r="J146">
+        <v>17</v>
+      </c>
+      <c r="K146">
+        <v>7</v>
+      </c>
+      <c r="L146"/>
+      <c r="M146">
+        <v>1</v>
+      </c>
+      <c r="N146">
+        <v>0</v>
+      </c>
+      <c r="O146" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="147" spans="1:15">
+      <c r="A147" t="s">
+        <v>229</v>
+      </c>
+      <c r="B147" t="s">
+        <v>260</v>
+      </c>
+      <c r="C147" t="s">
+        <v>299</v>
+      </c>
+      <c r="D147">
+        <v>325</v>
+      </c>
+      <c r="E147">
+        <v>0</v>
+      </c>
+      <c r="F147">
+        <v>16</v>
+      </c>
+      <c r="G147">
+        <v>2</v>
+      </c>
+      <c r="H147">
+        <v>157</v>
+      </c>
+      <c r="I147">
+        <v>138</v>
+      </c>
+      <c r="J147">
+        <v>4</v>
+      </c>
+      <c r="K147">
+        <v>1</v>
+      </c>
+      <c r="L147"/>
+      <c r="M147">
+        <v>3</v>
+      </c>
+      <c r="N147">
+        <v>4</v>
+      </c>
+      <c r="O147" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="148" spans="1:15">
+      <c r="A148" t="s">
+        <v>229</v>
+      </c>
+      <c r="B148" t="s">
+        <v>258</v>
+      </c>
+      <c r="C148" t="s">
+        <v>301</v>
+      </c>
+      <c r="D148">
+        <v>325</v>
+      </c>
+      <c r="E148">
+        <v>0</v>
+      </c>
+      <c r="F148">
+        <v>24</v>
+      </c>
+      <c r="G148">
+        <v>3</v>
+      </c>
+      <c r="H148">
+        <v>76</v>
+      </c>
+      <c r="I148">
+        <v>139</v>
+      </c>
+      <c r="J148">
+        <v>60</v>
+      </c>
+      <c r="K148">
+        <v>22</v>
+      </c>
+      <c r="L148"/>
+      <c r="M148">
+        <v>0</v>
+      </c>
+      <c r="N148">
+        <v>1</v>
+      </c>
+      <c r="O148" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="149" spans="1:15">
+      <c r="A149" t="s">
+        <v>229</v>
+      </c>
+      <c r="B149" t="s">
+        <v>303</v>
+      </c>
+      <c r="C149" t="s">
+        <v>304</v>
+      </c>
+      <c r="D149">
+        <v>324</v>
+      </c>
+      <c r="E149">
+        <v>1</v>
+      </c>
+      <c r="F149">
+        <v>18</v>
+      </c>
+      <c r="G149">
+        <v>0</v>
+      </c>
+      <c r="H149">
+        <v>69</v>
+      </c>
+      <c r="I149">
+        <v>172</v>
+      </c>
+      <c r="J149">
+        <v>50</v>
+      </c>
+      <c r="K149">
+        <v>15</v>
+      </c>
+      <c r="L149"/>
+      <c r="M149">
+        <v>0</v>
+      </c>
+      <c r="N149">
+        <v>0</v>
+      </c>
+      <c r="O149" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15">
+      <c r="A150" t="s">
+        <v>229</v>
+      </c>
+      <c r="B150" t="s">
+        <v>306</v>
+      </c>
+      <c r="C150" t="s">
+        <v>263</v>
+      </c>
+      <c r="D150">
+        <v>195</v>
+      </c>
+      <c r="E150">
+        <v>0</v>
+      </c>
+      <c r="F150">
+        <v>1</v>
+      </c>
+      <c r="G150">
+        <v>18</v>
+      </c>
+      <c r="H150">
+        <v>108</v>
+      </c>
+      <c r="I150">
+        <v>67</v>
+      </c>
+      <c r="J150">
+        <v>1</v>
+      </c>
+      <c r="K150">
+        <v>0</v>
+      </c>
+      <c r="L150"/>
+      <c r="M150">
+        <v>0</v>
+      </c>
+      <c r="N150">
+        <v>0</v>
+      </c>
+      <c r="O150" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="151" spans="1:15">
+      <c r="A151" t="s">
+        <v>229</v>
+      </c>
+      <c r="B151" t="s">
+        <v>308</v>
+      </c>
+      <c r="C151" t="s">
+        <v>265</v>
+      </c>
+      <c r="D151">
+        <v>195</v>
+      </c>
+      <c r="E151">
+        <v>0</v>
+      </c>
+      <c r="F151">
+        <v>0</v>
+      </c>
+      <c r="G151">
+        <v>40</v>
+      </c>
+      <c r="H151">
+        <v>117</v>
+      </c>
+      <c r="I151">
+        <v>38</v>
+      </c>
+      <c r="J151">
+        <v>0</v>
+      </c>
+      <c r="K151">
+        <v>0</v>
+      </c>
+      <c r="L151"/>
+      <c r="M151">
+        <v>0</v>
+      </c>
+      <c r="N151">
+        <v>0</v>
+      </c>
+      <c r="O151" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="152" spans="1:15">
+      <c r="A152" t="s">
+        <v>229</v>
+      </c>
+      <c r="B152" t="s">
+        <v>268</v>
+      </c>
+      <c r="C152" t="s">
+        <v>267</v>
+      </c>
+      <c r="D152">
+        <v>127</v>
+      </c>
+      <c r="E152">
+        <v>3</v>
+      </c>
+      <c r="F152">
+        <v>0</v>
+      </c>
+      <c r="G152">
+        <v>0</v>
+      </c>
+      <c r="H152">
+        <v>92</v>
+      </c>
+      <c r="I152">
+        <v>35</v>
+      </c>
+      <c r="J152">
+        <v>0</v>
+      </c>
+      <c r="K152">
+        <v>0</v>
+      </c>
+      <c r="L152"/>
+      <c r="M152">
+        <v>0</v>
+      </c>
+      <c r="N152">
+        <v>0</v>
+      </c>
+      <c r="O152" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="153" spans="1:15">
+      <c r="A153" t="s">
+        <v>229</v>
+      </c>
+      <c r="B153" t="s">
+        <v>309</v>
+      </c>
+      <c r="C153" t="s">
+        <v>195</v>
+      </c>
+      <c r="D153">
+        <v>126</v>
+      </c>
+      <c r="E153">
+        <v>4</v>
+      </c>
+      <c r="F153">
+        <v>0</v>
+      </c>
+      <c r="G153">
+        <v>0</v>
+      </c>
+      <c r="H153">
+        <v>57</v>
+      </c>
+      <c r="I153">
+        <v>70</v>
+      </c>
+      <c r="J153">
+        <v>0</v>
+      </c>
+      <c r="K153">
+        <v>0</v>
+      </c>
+      <c r="L153"/>
+      <c r="M153">
+        <v>0</v>
+      </c>
+      <c r="N153">
+        <v>0</v>
+      </c>
+      <c r="O153" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="154" spans="1:15">
+      <c r="A154" t="s">
+        <v>310</v>
+      </c>
+      <c r="B154" t="s">
+        <v>311</v>
+      </c>
+      <c r="C154" t="s">
+        <v>257</v>
+      </c>
+      <c r="D154">
+        <v>342</v>
+      </c>
+      <c r="E154">
+        <v>7</v>
+      </c>
+      <c r="F154">
+        <v>36</v>
+      </c>
+      <c r="G154">
+        <v>0</v>
+      </c>
+      <c r="H154">
+        <v>58</v>
+      </c>
+      <c r="I154">
+        <v>125</v>
+      </c>
+      <c r="J154">
+        <v>82</v>
+      </c>
+      <c r="K154">
+        <v>39</v>
+      </c>
+      <c r="L154"/>
+      <c r="M154">
+        <v>0</v>
+      </c>
+      <c r="N154">
+        <v>2</v>
+      </c>
+      <c r="O154" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="155" spans="1:15">
+      <c r="A155" t="s">
+        <v>310</v>
+      </c>
+      <c r="B155" t="s">
+        <v>313</v>
+      </c>
+      <c r="C155" t="s">
+        <v>259</v>
+      </c>
+      <c r="D155">
+        <v>341</v>
+      </c>
+      <c r="E155">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>80</v>
+      </c>
+      <c r="G155">
+        <v>6</v>
+      </c>
+      <c r="H155">
+        <v>36</v>
+      </c>
+      <c r="I155">
+        <v>101</v>
+      </c>
+      <c r="J155">
+        <v>80</v>
+      </c>
+      <c r="K155">
+        <v>37</v>
+      </c>
+      <c r="L155"/>
+      <c r="M155">
+        <v>0</v>
+      </c>
+      <c r="N155">
+        <v>1</v>
+      </c>
+      <c r="O155" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="156" spans="1:15">
+      <c r="A156" t="s">
+        <v>310</v>
+      </c>
+      <c r="B156" t="s">
+        <v>315</v>
+      </c>
+      <c r="C156" t="s">
+        <v>261</v>
+      </c>
+      <c r="D156">
+        <v>344</v>
+      </c>
+      <c r="E156">
+        <v>5</v>
+      </c>
+      <c r="F156">
+        <v>18</v>
+      </c>
+      <c r="G156">
+        <v>5</v>
+      </c>
+      <c r="H156">
+        <v>168</v>
+      </c>
+      <c r="I156">
+        <v>135</v>
+      </c>
+      <c r="J156">
+        <v>4</v>
+      </c>
+      <c r="K156">
+        <v>4</v>
+      </c>
+      <c r="L156"/>
+      <c r="M156">
+        <v>2</v>
+      </c>
+      <c r="N156">
+        <v>8</v>
+      </c>
+      <c r="O156" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="157" spans="1:15">
+      <c r="A157" t="s">
+        <v>310</v>
+      </c>
+      <c r="B157" t="s">
+        <v>317</v>
+      </c>
+      <c r="C157" t="s">
+        <v>263</v>
+      </c>
+      <c r="D157">
+        <v>194</v>
+      </c>
+      <c r="E157">
+        <v>4</v>
+      </c>
+      <c r="F157">
+        <v>47</v>
+      </c>
+      <c r="G157">
+        <v>7</v>
+      </c>
+      <c r="H157">
+        <v>62</v>
+      </c>
+      <c r="I157">
+        <v>77</v>
+      </c>
+      <c r="J157">
+        <v>0</v>
+      </c>
+      <c r="K157">
+        <v>0</v>
+      </c>
+      <c r="L157"/>
+      <c r="M157">
+        <v>1</v>
+      </c>
+      <c r="N157">
+        <v>0</v>
+      </c>
+      <c r="O157" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="158" spans="1:15">
+      <c r="A158" t="s">
+        <v>310</v>
+      </c>
+      <c r="B158" t="s">
+        <v>319</v>
+      </c>
+      <c r="C158" t="s">
+        <v>265</v>
+      </c>
+      <c r="D158">
+        <v>194</v>
+      </c>
+      <c r="E158">
+        <v>4</v>
+      </c>
+      <c r="F158">
+        <v>7</v>
+      </c>
+      <c r="G158">
+        <v>4</v>
+      </c>
+      <c r="H158">
+        <v>48</v>
+      </c>
+      <c r="I158">
+        <v>118</v>
+      </c>
+      <c r="J158">
+        <v>15</v>
+      </c>
+      <c r="K158">
+        <v>1</v>
+      </c>
+      <c r="L158"/>
+      <c r="M158">
+        <v>0</v>
+      </c>
+      <c r="N158">
+        <v>1</v>
+      </c>
+      <c r="O158" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="159" spans="1:15">
+      <c r="A159" t="s">
+        <v>310</v>
+      </c>
+      <c r="B159" t="s">
+        <v>321</v>
+      </c>
+      <c r="C159" t="s">
+        <v>267</v>
+      </c>
+      <c r="D159">
+        <v>134</v>
+      </c>
+      <c r="E159">
+        <v>17</v>
+      </c>
+      <c r="F159">
+        <v>2</v>
+      </c>
+      <c r="G159">
+        <v>0</v>
+      </c>
+      <c r="H159">
+        <v>53</v>
+      </c>
+      <c r="I159">
+        <v>79</v>
+      </c>
+      <c r="J159">
+        <v>0</v>
+      </c>
+      <c r="K159">
+        <v>0</v>
+      </c>
+      <c r="L159"/>
+      <c r="M159">
+        <v>0</v>
+      </c>
+      <c r="N159">
+        <v>0</v>
+      </c>
+      <c r="O159" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="160" spans="1:15">
+      <c r="A160" t="s">
+        <v>310</v>
+      </c>
+      <c r="B160" t="s">
+        <v>323</v>
+      </c>
+      <c r="C160" t="s">
+        <v>195</v>
+      </c>
+      <c r="D160">
+        <v>133</v>
+      </c>
+      <c r="E160">
+        <v>18</v>
+      </c>
+      <c r="F160">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>0</v>
+      </c>
+      <c r="H160">
+        <v>50</v>
+      </c>
+      <c r="I160">
+        <v>75</v>
+      </c>
+      <c r="J160">
+        <v>0</v>
+      </c>
+      <c r="K160">
+        <v>0</v>
+      </c>
+      <c r="L160"/>
+      <c r="M160">
+        <v>0</v>
+      </c>
+      <c r="N160">
+        <v>0</v>
+      </c>
+      <c r="O160" t="s">
+        <v>324</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">