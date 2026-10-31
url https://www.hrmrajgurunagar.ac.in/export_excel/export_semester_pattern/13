--- v2 (2026-08-31)
+++ v3 (2026-10-31)
@@ -12,245 +12,152 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Name of Teacher</t>
   </si>
   <si>
     <t>Name of Subject</t>
   </si>
   <si>
     <t>Appeared</t>
   </si>
   <si>
     <t>Absent</t>
   </si>
   <si>
     <t>Failed</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>A+</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B+</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C+</t>
   </si>
   <si>
     <t>c</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Total Result</t>
   </si>
   <si>
-    <t>2021-22</t>
-[...61 lines deleted...]
-  <si>
     <t>2022-23</t>
   </si>
   <si>
-    <t>BO 353 Spermatophyta &amp; Paleobotany</t>
-[...53 lines deleted...]
-    <t>BO 3511</t>
+    <t>Thorat S.R</t>
+  </si>
+  <si>
+    <t>ST-111 Descriptive Statistics-I</t>
+  </si>
+  <si>
+    <t>ST- 112 -Discrete Probability</t>
+  </si>
+  <si>
+    <t>ST- 113 -Statistics Practical</t>
+  </si>
+  <si>
+    <t>ST- 231 - Discrete Probability Distributions And Time Series</t>
+  </si>
+  <si>
+    <t>ST-232 Continuous Probability Distributions</t>
+  </si>
+  <si>
+    <t>ST-233 Statistics Practical</t>
   </si>
   <si>
     <t>2023-24</t>
   </si>
   <si>
-    <t>PLANT ANATOMY AND EMBRYOLOGY</t>
-[...20 lines deleted...]
-    <t>98%</t>
+    <t>Descriptive Statistics I</t>
+  </si>
+  <si>
+    <t>ST- 121 -Descriptive Statistics-II</t>
+  </si>
+  <si>
+    <t>ST- 122 -Discrete Probability Distributions</t>
+  </si>
+  <si>
+    <t>ST- 123 -Statistics Practical</t>
+  </si>
+  <si>
+    <t>ST- 232 - Continuous Probability Distributions</t>
+  </si>
+  <si>
+    <t>ST- 233 - Statistics Practical</t>
+  </si>
+  <si>
+    <t>Adak S.D</t>
+  </si>
+  <si>
+    <t>ST- 241 - Test Of Significance And Statistical Methods</t>
+  </si>
+  <si>
+    <t>ST- 243 - Sampling Distributions And Exact Tests</t>
+  </si>
+  <si>
+    <t>ST- 243 - Statistics Practical</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -554,51 +461,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O44"/>
+  <dimension ref="A1:O19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -620,1972 +527,847 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="E2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H2">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="I2">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="J2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L2"/>
       <c r="M2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N2">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="O2">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F3">
+        <v>3</v>
+      </c>
+      <c r="G3">
+        <v>1</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>6</v>
+      </c>
+      <c r="J3">
+        <v>1</v>
+      </c>
+      <c r="K3">
         <v>4</v>
-      </c>
-[...13 lines deleted...]
-        <v>11</v>
       </c>
       <c r="L3"/>
       <c r="M3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="N3">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="O3">
-        <v>93.22</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4">
         <v>20</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G4">
         <v>5</v>
       </c>
       <c r="H4">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="I4">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="J4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="K4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L4"/>
       <c r="M4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="O4">
-        <v>96.88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D5">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="E5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I5">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="J5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K5">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="L5"/>
       <c r="M5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="O5">
-        <v>98.44</v>
+        <v>84.61</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D6">
         <v>13</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6"/>
       <c r="M6">
         <v>1</v>
       </c>
       <c r="N6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O6">
         <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D7">
         <v>13</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>2</v>
       </c>
       <c r="H7">
         <v>4</v>
       </c>
       <c r="I7">
         <v>6</v>
       </c>
       <c r="J7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L7"/>
       <c r="M7">
         <v>0</v>
       </c>
       <c r="N7">
         <v>0</v>
       </c>
       <c r="O7">
         <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I8">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8"/>
       <c r="M8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N8">
         <v>0</v>
       </c>
       <c r="O8">
-        <v>100</v>
+        <v>85.71</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B9" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="D9">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E9">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I9">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J9">
         <v>2</v>
       </c>
       <c r="K9">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L9"/>
       <c r="M9">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N9">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O9">
-        <v>100</v>
+        <v>90.47</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H10">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I10">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K10">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L10"/>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10">
         <v>0</v>
       </c>
       <c r="O10">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D11">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H11">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I11">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K11">
         <v>0</v>
       </c>
       <c r="L11"/>
       <c r="M11">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O11">
-        <v>100</v>
+        <v>89.47</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D12">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F12">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G12">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H12">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I12">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L12"/>
       <c r="M12">
         <v>0</v>
       </c>
       <c r="N12">
         <v>0</v>
       </c>
       <c r="O12">
-        <v>100</v>
+        <v>68.42</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D13">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H13">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="I13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K13">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L13"/>
       <c r="M13">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N13">
         <v>0</v>
       </c>
       <c r="O13">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="B14" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="D14">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H14">
         <v>3</v>
       </c>
       <c r="I14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
       <c r="K14">
         <v>1</v>
       </c>
       <c r="L14"/>
       <c r="M14">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N14">
         <v>0</v>
       </c>
       <c r="O14">
-        <v>87.5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="B15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" t="s">
         <v>28</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J15">
         <v>1</v>
       </c>
       <c r="K15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L15"/>
       <c r="M15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
       <c r="O15">
-        <v>87.5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="D16">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="E16">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F16">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H16">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="I16">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="J16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K16">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L16"/>
       <c r="M16">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="N16">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O16">
-        <v>93.62</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="B17" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="D17">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G17">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H17">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I17">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J17">
         <v>0</v>
       </c>
       <c r="K17">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L17"/>
       <c r="M17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N17">
         <v>0</v>
       </c>
       <c r="O17">
-        <v>87.5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="B18" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D18">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="E18">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F18">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G18">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H18">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="I18">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="J18">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K18">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L18"/>
       <c r="M18">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N18">
         <v>0</v>
       </c>
       <c r="O18">
-        <v>87.23</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="B19" t="s">
         <v>16</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D19">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="E19">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F19">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G19">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="H19">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="I19">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J19">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K19">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="L19"/>
       <c r="M19">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="N19">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O19">
-        <v>92.59</v>
-[...88 lines deleted...]
-      <c r="O21">
         <v>100</v>
-      </c>
-[...1033 lines deleted...]
-        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">