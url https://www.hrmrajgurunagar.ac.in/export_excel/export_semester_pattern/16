--- v0 (2026-03-07)
+++ v1 (2026-06-03)
@@ -12,95 +12,245 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Name of Teacher</t>
   </si>
   <si>
     <t>Name of Subject</t>
   </si>
   <si>
     <t>Appeared</t>
   </si>
   <si>
     <t>Absent</t>
   </si>
   <si>
     <t>Failed</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>A+</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B+</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C+</t>
   </si>
   <si>
     <t>c</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Total Result</t>
+  </si>
+  <si>
+    <t>2021-22</t>
+  </si>
+  <si>
+    <t>Dr. K. M. Nitnaware</t>
+  </si>
+  <si>
+    <t>BO 121 Plant life Utilization II</t>
+  </si>
+  <si>
+    <t>Dr. Sangeetha J.S. &amp; Dr. S. M. Jagtap</t>
+  </si>
+  <si>
+    <t>BO 122 Principles of Plant Science</t>
+  </si>
+  <si>
+    <t>Dr. Sangeetha J.S.&amp; Dr. S. M. Jagtap</t>
+  </si>
+  <si>
+    <t>BO 241 Plant Anatomy &amp; Embryology</t>
+  </si>
+  <si>
+    <t>BO 242 Plant Biotechnology</t>
+  </si>
+  <si>
+    <t>Dr. Sangeetha J.S.</t>
+  </si>
+  <si>
+    <t>BO 361 Plant Physiology</t>
+  </si>
+  <si>
+    <t>Prof. P. D. Kad</t>
+  </si>
+  <si>
+    <t>BO 362 Biochemistry</t>
+  </si>
+  <si>
+    <t>BO 363 Plant Pathology</t>
+  </si>
+  <si>
+    <t>Prof. R. V. Mechkar</t>
+  </si>
+  <si>
+    <t>BO 364 Evolution and Population Genetics</t>
+  </si>
+  <si>
+    <t>BO 365 Advance Plant Biotechnology</t>
+  </si>
+  <si>
+    <t>Dr. S. M. Jagtap</t>
+  </si>
+  <si>
+    <t>BO 366 Plant Breeding and Seed Technology</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BO 3610 Nursery and gardening Management </t>
+  </si>
+  <si>
+    <t>Dr. Sangeetha J.S., Prof. P. D. Kad, Prof. R. V. Mechkar</t>
+  </si>
+  <si>
+    <t>BO 3611 Biofertilizers</t>
+  </si>
+  <si>
+    <t>2022-23</t>
+  </si>
+  <si>
+    <t>BO 353 Spermatophyta &amp; Paleobotany</t>
+  </si>
+  <si>
+    <t>BO 352 Archegoniate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BO 232 Plant Physiology </t>
+  </si>
+  <si>
+    <t>Prof. S. S. Katkar</t>
+  </si>
+  <si>
+    <t>BO 351 Algae and Fungi</t>
+  </si>
+  <si>
+    <t>BO 231 Taxonomy of Angiosperms &amp; Plant Ecology</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BO 111 Plant Life and Utilization I </t>
+  </si>
+  <si>
+    <t>BO 112 Plant Morphology and Anatomy</t>
+  </si>
+  <si>
+    <t>Dr. K. M. Nitnaware, Dr. Sangeetha J. S., Prof. P. D. Kad, Prof. S. S. Katkar</t>
+  </si>
+  <si>
+    <t>BO 243 Practical paper III</t>
+  </si>
+  <si>
+    <t>BO241 Plant Anatomy and Embryology</t>
+  </si>
+  <si>
+    <t>BO 123 Practical Paper III</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BO122: Principles of Plant Science </t>
+  </si>
+  <si>
+    <t>Plant Life and Utilization II</t>
+  </si>
+  <si>
+    <t>BO 354 Plant Ecology</t>
+  </si>
+  <si>
+    <t>BO 355 Cell &amp; Molecular Biology</t>
+  </si>
+  <si>
+    <t>BO 356 Genetics</t>
+  </si>
+  <si>
+    <t>BO 3510</t>
+  </si>
+  <si>
+    <t>BO 3511</t>
+  </si>
+  <si>
+    <t>2023-24</t>
+  </si>
+  <si>
+    <t>PLANT ANATOMY AND EMBRYOLOGY</t>
+  </si>
+  <si>
+    <t>2023-24 Term II</t>
+  </si>
+  <si>
+    <t>2024-25</t>
+  </si>
+  <si>
+    <t>Applied Aspects of Plant Sciences</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Sangeetha J. S. </t>
+  </si>
+  <si>
+    <t>BO:231Taxonomy of Angiosperms &amp; Plant Ecology</t>
+  </si>
+  <si>
+    <t>BO:232 Plant Physiology</t>
+  </si>
+  <si>
+    <t>98%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -404,51 +554,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O1"/>
+  <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -457,50 +607,1985 @@
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D2">
+        <v>58</v>
+      </c>
+      <c r="E2">
+        <v>1</v>
+      </c>
+      <c r="F2">
+        <v>6</v>
+      </c>
+      <c r="G2">
+        <v>5</v>
+      </c>
+      <c r="H2">
+        <v>11</v>
+      </c>
+      <c r="I2">
+        <v>16</v>
+      </c>
+      <c r="J2">
+        <v>3</v>
+      </c>
+      <c r="K2">
+        <v>5</v>
+      </c>
+      <c r="L2"/>
+      <c r="M2">
+        <v>1</v>
+      </c>
+      <c r="N2">
+        <v>11</v>
+      </c>
+      <c r="O2">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3">
+        <v>59</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>4</v>
+      </c>
+      <c r="G3">
+        <v>3</v>
+      </c>
+      <c r="H3">
+        <v>4</v>
+      </c>
+      <c r="I3">
+        <v>17</v>
+      </c>
+      <c r="J3">
+        <v>3</v>
+      </c>
+      <c r="K3">
+        <v>11</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3">
+        <v>6</v>
+      </c>
+      <c r="N3">
+        <v>11</v>
+      </c>
+      <c r="O3">
+        <v>93.22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4">
+        <v>64</v>
+      </c>
+      <c r="E4">
+        <v>1</v>
+      </c>
+      <c r="F4">
+        <v>2</v>
+      </c>
+      <c r="G4">
+        <v>5</v>
+      </c>
+      <c r="H4">
+        <v>11</v>
+      </c>
+      <c r="I4">
+        <v>22</v>
+      </c>
+      <c r="J4">
+        <v>10</v>
+      </c>
+      <c r="K4">
+        <v>6</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4">
+        <v>4</v>
+      </c>
+      <c r="N4">
+        <v>4</v>
+      </c>
+      <c r="O4">
+        <v>96.88</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5">
+        <v>64</v>
+      </c>
+      <c r="E5">
+        <v>1</v>
+      </c>
+      <c r="F5">
+        <v>1</v>
+      </c>
+      <c r="G5">
+        <v>5</v>
+      </c>
+      <c r="H5">
+        <v>4</v>
+      </c>
+      <c r="I5">
+        <v>27</v>
+      </c>
+      <c r="J5">
+        <v>5</v>
+      </c>
+      <c r="K5">
+        <v>11</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5">
+        <v>4</v>
+      </c>
+      <c r="N5">
+        <v>7</v>
+      </c>
+      <c r="O5">
+        <v>98.44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6">
+        <v>13</v>
+      </c>
+      <c r="E6">
+        <v>0</v>
+      </c>
+      <c r="F6">
+        <v>0</v>
+      </c>
+      <c r="G6">
+        <v>0</v>
+      </c>
+      <c r="H6">
+        <v>4</v>
+      </c>
+      <c r="I6">
+        <v>6</v>
+      </c>
+      <c r="J6">
+        <v>1</v>
+      </c>
+      <c r="K6">
+        <v>1</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6">
+        <v>1</v>
+      </c>
+      <c r="N6">
+        <v>0</v>
+      </c>
+      <c r="O6">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7">
+        <v>13</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
+      </c>
+      <c r="F7">
+        <v>0</v>
+      </c>
+      <c r="G7">
+        <v>2</v>
+      </c>
+      <c r="H7">
+        <v>4</v>
+      </c>
+      <c r="I7">
+        <v>6</v>
+      </c>
+      <c r="J7">
+        <v>1</v>
+      </c>
+      <c r="K7">
+        <v>0</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7">
+        <v>0</v>
+      </c>
+      <c r="N7">
+        <v>0</v>
+      </c>
+      <c r="O7">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8">
+        <v>13</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+      <c r="F8">
+        <v>0</v>
+      </c>
+      <c r="G8">
+        <v>2</v>
+      </c>
+      <c r="H8">
+        <v>3</v>
+      </c>
+      <c r="I8">
+        <v>6</v>
+      </c>
+      <c r="J8">
+        <v>1</v>
+      </c>
+      <c r="K8">
+        <v>0</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8">
+        <v>1</v>
+      </c>
+      <c r="N8">
+        <v>0</v>
+      </c>
+      <c r="O8">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9">
+        <v>13</v>
+      </c>
+      <c r="E9">
+        <v>0</v>
+      </c>
+      <c r="F9">
+        <v>0</v>
+      </c>
+      <c r="G9">
+        <v>1</v>
+      </c>
+      <c r="H9">
+        <v>4</v>
+      </c>
+      <c r="I9">
+        <v>6</v>
+      </c>
+      <c r="J9">
+        <v>2</v>
+      </c>
+      <c r="K9">
+        <v>0</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9">
+        <v>0</v>
+      </c>
+      <c r="N9">
+        <v>0</v>
+      </c>
+      <c r="O9">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10">
+        <v>13</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+      <c r="F10">
+        <v>0</v>
+      </c>
+      <c r="G10">
+        <v>0</v>
+      </c>
+      <c r="H10">
+        <v>7</v>
+      </c>
+      <c r="I10">
+        <v>3</v>
+      </c>
+      <c r="J10">
+        <v>3</v>
+      </c>
+      <c r="K10">
+        <v>0</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10">
+        <v>0</v>
+      </c>
+      <c r="N10">
+        <v>0</v>
+      </c>
+      <c r="O10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11">
+        <v>13</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+      <c r="F11">
+        <v>0</v>
+      </c>
+      <c r="G11">
+        <v>0</v>
+      </c>
+      <c r="H11">
+        <v>5</v>
+      </c>
+      <c r="I11">
+        <v>5</v>
+      </c>
+      <c r="J11">
+        <v>2</v>
+      </c>
+      <c r="K11">
+        <v>0</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11">
+        <v>0</v>
+      </c>
+      <c r="N11">
+        <v>1</v>
+      </c>
+      <c r="O11">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12">
+        <v>13</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12">
+        <v>0</v>
+      </c>
+      <c r="G12">
+        <v>1</v>
+      </c>
+      <c r="H12">
+        <v>6</v>
+      </c>
+      <c r="I12">
+        <v>6</v>
+      </c>
+      <c r="J12">
+        <v>0</v>
+      </c>
+      <c r="K12">
+        <v>0</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12">
+        <v>0</v>
+      </c>
+      <c r="N12">
+        <v>0</v>
+      </c>
+      <c r="O12">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>13</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+      <c r="F13">
+        <v>0</v>
+      </c>
+      <c r="G13">
+        <v>2</v>
+      </c>
+      <c r="H13">
+        <v>8</v>
+      </c>
+      <c r="I13">
+        <v>2</v>
+      </c>
+      <c r="J13">
+        <v>1</v>
+      </c>
+      <c r="K13">
+        <v>0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13">
+        <v>0</v>
+      </c>
+      <c r="N13">
+        <v>0</v>
+      </c>
+      <c r="O13">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>8</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+      <c r="F14">
+        <v>1</v>
+      </c>
+      <c r="G14">
+        <v>1</v>
+      </c>
+      <c r="H14">
+        <v>3</v>
+      </c>
+      <c r="I14">
+        <v>2</v>
+      </c>
+      <c r="J14">
+        <v>0</v>
+      </c>
+      <c r="K14">
+        <v>1</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14">
+        <v>0</v>
+      </c>
+      <c r="N14">
+        <v>0</v>
+      </c>
+      <c r="O14">
+        <v>87.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15">
+        <v>8</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+      <c r="F15">
+        <v>1</v>
+      </c>
+      <c r="G15">
+        <v>2</v>
+      </c>
+      <c r="H15">
+        <v>1</v>
+      </c>
+      <c r="I15">
+        <v>0</v>
+      </c>
+      <c r="J15">
+        <v>1</v>
+      </c>
+      <c r="K15">
+        <v>1</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15">
+        <v>2</v>
+      </c>
+      <c r="N15">
+        <v>0</v>
+      </c>
+      <c r="O15">
+        <v>87.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>47</v>
+      </c>
+      <c r="E16">
+        <v>2</v>
+      </c>
+      <c r="F16">
+        <v>3</v>
+      </c>
+      <c r="G16">
+        <v>2</v>
+      </c>
+      <c r="H16">
+        <v>15</v>
+      </c>
+      <c r="I16">
+        <v>13</v>
+      </c>
+      <c r="J16">
+        <v>0</v>
+      </c>
+      <c r="K16">
+        <v>4</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16">
+        <v>7</v>
+      </c>
+      <c r="N16">
+        <v>3</v>
+      </c>
+      <c r="O16">
+        <v>93.62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17">
+        <v>8</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+      <c r="F17">
+        <v>1</v>
+      </c>
+      <c r="G17">
+        <v>0</v>
+      </c>
+      <c r="H17">
+        <v>2</v>
+      </c>
+      <c r="I17">
+        <v>2</v>
+      </c>
+      <c r="J17">
+        <v>0</v>
+      </c>
+      <c r="K17">
+        <v>2</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17">
+        <v>1</v>
+      </c>
+      <c r="N17">
+        <v>0</v>
+      </c>
+      <c r="O17">
+        <v>87.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18">
+        <v>47</v>
+      </c>
+      <c r="E18">
+        <v>2</v>
+      </c>
+      <c r="F18">
+        <v>6</v>
+      </c>
+      <c r="G18">
+        <v>7</v>
+      </c>
+      <c r="H18">
+        <v>9</v>
+      </c>
+      <c r="I18">
+        <v>16</v>
+      </c>
+      <c r="J18">
+        <v>5</v>
+      </c>
+      <c r="K18">
+        <v>3</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18">
+        <v>1</v>
+      </c>
+      <c r="N18">
+        <v>0</v>
+      </c>
+      <c r="O18">
+        <v>87.23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19">
+        <v>54</v>
+      </c>
+      <c r="E19">
+        <v>7</v>
+      </c>
+      <c r="F19">
+        <v>4</v>
+      </c>
+      <c r="G19">
+        <v>11</v>
+      </c>
+      <c r="H19">
+        <v>8</v>
+      </c>
+      <c r="I19">
+        <v>9</v>
+      </c>
+      <c r="J19">
+        <v>5</v>
+      </c>
+      <c r="K19">
+        <v>7</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19">
+        <v>8</v>
+      </c>
+      <c r="N19">
+        <v>2</v>
+      </c>
+      <c r="O19">
+        <v>92.59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" t="s">
+        <v>44</v>
+      </c>
+      <c r="D20">
+        <v>53</v>
+      </c>
+      <c r="E20">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>4</v>
+      </c>
+      <c r="G20">
+        <v>5</v>
+      </c>
+      <c r="H20">
+        <v>8</v>
+      </c>
+      <c r="I20">
+        <v>11</v>
+      </c>
+      <c r="J20">
+        <v>7</v>
+      </c>
+      <c r="K20">
+        <v>14</v>
+      </c>
+      <c r="L20"/>
+      <c r="M20">
+        <v>4</v>
+      </c>
+      <c r="N20">
+        <v>0</v>
+      </c>
+      <c r="O20">
+        <v>92.45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21">
+        <v>7</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21">
+        <v>0</v>
+      </c>
+      <c r="G21">
+        <v>3</v>
+      </c>
+      <c r="H21">
+        <v>2</v>
+      </c>
+      <c r="I21">
+        <v>1</v>
+      </c>
+      <c r="J21">
+        <v>0</v>
+      </c>
+      <c r="K21">
+        <v>1</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21">
+        <v>0</v>
+      </c>
+      <c r="N21">
+        <v>0</v>
+      </c>
+      <c r="O21">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" t="s">
+        <v>36</v>
+      </c>
+      <c r="B22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22">
+        <v>7</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+      <c r="F22">
+        <v>0</v>
+      </c>
+      <c r="G22">
+        <v>3</v>
+      </c>
+      <c r="H22">
+        <v>2</v>
+      </c>
+      <c r="I22">
+        <v>1</v>
+      </c>
+      <c r="J22">
+        <v>0</v>
+      </c>
+      <c r="K22">
+        <v>0</v>
+      </c>
+      <c r="L22"/>
+      <c r="M22">
+        <v>1</v>
+      </c>
+      <c r="N22">
+        <v>0</v>
+      </c>
+      <c r="O22">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23">
+        <v>7</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+      <c r="F23">
+        <v>0</v>
+      </c>
+      <c r="G23">
+        <v>3</v>
+      </c>
+      <c r="H23">
+        <v>0</v>
+      </c>
+      <c r="I23">
+        <v>2</v>
+      </c>
+      <c r="J23">
+        <v>0</v>
+      </c>
+      <c r="K23">
+        <v>1</v>
+      </c>
+      <c r="L23"/>
+      <c r="M23">
+        <v>0</v>
+      </c>
+      <c r="N23">
+        <v>1</v>
+      </c>
+      <c r="O23">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D24">
+        <v>7</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24">
+        <v>0</v>
+      </c>
+      <c r="G24">
+        <v>4</v>
+      </c>
+      <c r="H24">
+        <v>2</v>
+      </c>
+      <c r="I24">
+        <v>1</v>
+      </c>
+      <c r="J24">
+        <v>0</v>
+      </c>
+      <c r="K24">
+        <v>0</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24">
+        <v>0</v>
+      </c>
+      <c r="N24">
+        <v>0</v>
+      </c>
+      <c r="O24">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25">
+        <v>7</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+      <c r="F25">
+        <v>0</v>
+      </c>
+      <c r="G25">
+        <v>5</v>
+      </c>
+      <c r="H25">
+        <v>0</v>
+      </c>
+      <c r="I25">
+        <v>1</v>
+      </c>
+      <c r="J25">
+        <v>0</v>
+      </c>
+      <c r="K25">
+        <v>0</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25">
+        <v>0</v>
+      </c>
+      <c r="N25">
+        <v>1</v>
+      </c>
+      <c r="O25">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" t="s">
+        <v>26</v>
+      </c>
+      <c r="D26">
+        <v>7</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26">
+        <v>0</v>
+      </c>
+      <c r="G26">
+        <v>5</v>
+      </c>
+      <c r="H26">
+        <v>1</v>
+      </c>
+      <c r="I26">
+        <v>1</v>
+      </c>
+      <c r="J26">
+        <v>0</v>
+      </c>
+      <c r="K26">
+        <v>0</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26">
+        <v>0</v>
+      </c>
+      <c r="N26">
+        <v>0</v>
+      </c>
+      <c r="O26">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" t="s">
+        <v>45</v>
+      </c>
+      <c r="C27" t="s">
+        <v>46</v>
+      </c>
+      <c r="D27">
+        <v>46</v>
+      </c>
+      <c r="E27">
+        <v>1</v>
+      </c>
+      <c r="F27">
+        <v>0</v>
+      </c>
+      <c r="G27">
+        <v>21</v>
+      </c>
+      <c r="H27">
+        <v>8</v>
+      </c>
+      <c r="I27">
+        <v>11</v>
+      </c>
+      <c r="J27">
+        <v>3</v>
+      </c>
+      <c r="K27">
+        <v>2</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27">
+        <v>1</v>
+      </c>
+      <c r="N27">
+        <v>0</v>
+      </c>
+      <c r="O27">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28">
+        <v>46</v>
+      </c>
+      <c r="E28">
+        <v>1</v>
+      </c>
+      <c r="F28">
+        <v>0</v>
+      </c>
+      <c r="G28">
+        <v>7</v>
+      </c>
+      <c r="H28">
+        <v>8</v>
+      </c>
+      <c r="I28">
+        <v>16</v>
+      </c>
+      <c r="J28">
+        <v>8</v>
+      </c>
+      <c r="K28">
+        <v>3</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28">
+        <v>2</v>
+      </c>
+      <c r="N28">
+        <v>2</v>
+      </c>
+      <c r="O28">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" t="s">
+        <v>47</v>
+      </c>
+      <c r="D29">
+        <v>47</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29">
+        <v>0</v>
+      </c>
+      <c r="G29">
+        <v>10</v>
+      </c>
+      <c r="H29">
+        <v>12</v>
+      </c>
+      <c r="I29">
+        <v>16</v>
+      </c>
+      <c r="J29">
+        <v>4</v>
+      </c>
+      <c r="K29">
+        <v>2</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29">
+        <v>1</v>
+      </c>
+      <c r="N29">
+        <v>2</v>
+      </c>
+      <c r="O29">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" t="s">
+        <v>48</v>
+      </c>
+      <c r="D30">
+        <v>48</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30">
+        <v>0</v>
+      </c>
+      <c r="G30">
+        <v>10</v>
+      </c>
+      <c r="H30">
+        <v>6</v>
+      </c>
+      <c r="I30">
+        <v>20</v>
+      </c>
+      <c r="J30">
+        <v>3</v>
+      </c>
+      <c r="K30">
+        <v>5</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30">
+        <v>1</v>
+      </c>
+      <c r="N30">
+        <v>1</v>
+      </c>
+      <c r="O30">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31">
+        <v>48</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+      <c r="F31">
+        <v>1</v>
+      </c>
+      <c r="G31">
+        <v>13</v>
+      </c>
+      <c r="H31">
+        <v>15</v>
+      </c>
+      <c r="I31">
+        <v>13</v>
+      </c>
+      <c r="J31">
+        <v>2</v>
+      </c>
+      <c r="K31">
+        <v>3</v>
+      </c>
+      <c r="L31"/>
+      <c r="M31">
+        <v>0</v>
+      </c>
+      <c r="N31">
+        <v>1</v>
+      </c>
+      <c r="O31">
+        <v>97.91</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" t="s">
+        <v>36</v>
+      </c>
+      <c r="B32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" t="s">
+        <v>50</v>
+      </c>
+      <c r="D32">
+        <v>48</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32">
+        <v>0</v>
+      </c>
+      <c r="G32">
+        <v>8</v>
+      </c>
+      <c r="H32">
+        <v>15</v>
+      </c>
+      <c r="I32">
+        <v>17</v>
+      </c>
+      <c r="J32">
+        <v>2</v>
+      </c>
+      <c r="K32">
+        <v>4</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32">
+        <v>0</v>
+      </c>
+      <c r="N32">
+        <v>2</v>
+      </c>
+      <c r="O32">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" t="s">
+        <v>36</v>
+      </c>
+      <c r="B33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C33" t="s">
+        <v>51</v>
+      </c>
+      <c r="D33">
+        <v>8</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33">
+        <v>0</v>
+      </c>
+      <c r="G33">
+        <v>0</v>
+      </c>
+      <c r="H33">
+        <v>1</v>
+      </c>
+      <c r="I33">
+        <v>3</v>
+      </c>
+      <c r="J33">
+        <v>0</v>
+      </c>
+      <c r="K33">
+        <v>2</v>
+      </c>
+      <c r="L33"/>
+      <c r="M33">
+        <v>1</v>
+      </c>
+      <c r="N33">
+        <v>1</v>
+      </c>
+      <c r="O33">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B34" t="s">
+        <v>31</v>
+      </c>
+      <c r="C34" t="s">
+        <v>52</v>
+      </c>
+      <c r="D34">
+        <v>8</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34">
+        <v>5</v>
+      </c>
+      <c r="G34">
+        <v>0</v>
+      </c>
+      <c r="H34">
+        <v>0</v>
+      </c>
+      <c r="I34">
+        <v>2</v>
+      </c>
+      <c r="J34">
+        <v>0</v>
+      </c>
+      <c r="K34">
+        <v>1</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34">
+        <v>0</v>
+      </c>
+      <c r="N34">
+        <v>0</v>
+      </c>
+      <c r="O34">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" t="s">
+        <v>36</v>
+      </c>
+      <c r="B35" t="s">
+        <v>25</v>
+      </c>
+      <c r="C35" t="s">
+        <v>53</v>
+      </c>
+      <c r="D35">
+        <v>8</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+      <c r="F35">
+        <v>1</v>
+      </c>
+      <c r="G35">
+        <v>0</v>
+      </c>
+      <c r="H35">
+        <v>4</v>
+      </c>
+      <c r="I35">
+        <v>3</v>
+      </c>
+      <c r="J35">
+        <v>0</v>
+      </c>
+      <c r="K35">
+        <v>0</v>
+      </c>
+      <c r="L35"/>
+      <c r="M35">
+        <v>0</v>
+      </c>
+      <c r="N35">
+        <v>0</v>
+      </c>
+      <c r="O35">
+        <v>87.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" t="s">
+        <v>36</v>
+      </c>
+      <c r="B36" t="s">
+        <v>31</v>
+      </c>
+      <c r="C36" t="s">
+        <v>54</v>
+      </c>
+      <c r="D36">
+        <v>8</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36">
+        <v>0</v>
+      </c>
+      <c r="G36">
+        <v>0</v>
+      </c>
+      <c r="H36">
+        <v>3</v>
+      </c>
+      <c r="I36">
+        <v>3</v>
+      </c>
+      <c r="J36">
+        <v>0</v>
+      </c>
+      <c r="K36">
+        <v>1</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36">
+        <v>0</v>
+      </c>
+      <c r="N36">
+        <v>1</v>
+      </c>
+      <c r="O36">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" t="s">
+        <v>55</v>
+      </c>
+      <c r="D37">
+        <v>8</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37">
+        <v>0</v>
+      </c>
+      <c r="G37">
+        <v>0</v>
+      </c>
+      <c r="H37">
+        <v>1</v>
+      </c>
+      <c r="I37">
+        <v>3</v>
+      </c>
+      <c r="J37">
+        <v>0</v>
+      </c>
+      <c r="K37">
+        <v>1</v>
+      </c>
+      <c r="L37"/>
+      <c r="M37">
+        <v>2</v>
+      </c>
+      <c r="N37">
+        <v>1</v>
+      </c>
+      <c r="O37">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" t="s">
+        <v>25</v>
+      </c>
+      <c r="C38" t="s">
+        <v>49</v>
+      </c>
+      <c r="D38">
+        <v>59</v>
+      </c>
+      <c r="E38">
+        <v>2</v>
+      </c>
+      <c r="F38">
+        <v>7</v>
+      </c>
+      <c r="G38">
+        <v>9</v>
+      </c>
+      <c r="H38">
+        <v>11</v>
+      </c>
+      <c r="I38">
+        <v>16</v>
+      </c>
+      <c r="J38">
+        <v>5</v>
+      </c>
+      <c r="K38">
+        <v>6</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
+        <v>2</v>
+      </c>
+      <c r="N38">
+        <v>3</v>
+      </c>
+      <c r="O38">
+        <v>88.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" t="s">
+        <v>22</v>
+      </c>
+      <c r="D39">
+        <v>30</v>
+      </c>
+      <c r="E39">
+        <v>2</v>
+      </c>
+      <c r="F39">
+        <v>1</v>
+      </c>
+      <c r="G39">
+        <v>0</v>
+      </c>
+      <c r="H39">
+        <v>8</v>
+      </c>
+      <c r="I39">
+        <v>15</v>
+      </c>
+      <c r="J39">
+        <v>0</v>
+      </c>
+      <c r="K39">
+        <v>3</v>
+      </c>
+      <c r="L39"/>
+      <c r="M39">
+        <v>1</v>
+      </c>
+      <c r="N39">
+        <v>2</v>
+      </c>
+      <c r="O39">
+        <v>96.66</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" t="s">
+        <v>31</v>
+      </c>
+      <c r="C40" t="s">
+        <v>57</v>
+      </c>
+      <c r="D40">
+        <v>30</v>
+      </c>
+      <c r="E40">
+        <v>2</v>
+      </c>
+      <c r="F40">
+        <v>2</v>
+      </c>
+      <c r="G40">
+        <v>1</v>
+      </c>
+      <c r="H40">
+        <v>9</v>
+      </c>
+      <c r="I40">
+        <v>8</v>
+      </c>
+      <c r="J40">
+        <v>3</v>
+      </c>
+      <c r="K40">
+        <v>4</v>
+      </c>
+      <c r="L40"/>
+      <c r="M40">
+        <v>1</v>
+      </c>
+      <c r="N40">
+        <v>2</v>
+      </c>
+      <c r="O40">
+        <v>93.33</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" t="s">
+        <v>50</v>
+      </c>
+      <c r="D41">
+        <v>58</v>
+      </c>
+      <c r="E41">
+        <v>3</v>
+      </c>
+      <c r="F41">
+        <v>4</v>
+      </c>
+      <c r="G41">
+        <v>12</v>
+      </c>
+      <c r="H41">
+        <v>13</v>
+      </c>
+      <c r="I41">
+        <v>18</v>
+      </c>
+      <c r="J41">
+        <v>3</v>
+      </c>
+      <c r="K41">
+        <v>1</v>
+      </c>
+      <c r="L41"/>
+      <c r="M41">
+        <v>2</v>
+      </c>
+      <c r="N41">
+        <v>5</v>
+      </c>
+      <c r="O41">
+        <v>93.22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" t="s">
+        <v>60</v>
+      </c>
+      <c r="D42">
+        <v>62</v>
+      </c>
+      <c r="E42">
+        <v>4</v>
+      </c>
+      <c r="F42">
+        <v>10</v>
+      </c>
+      <c r="G42">
+        <v>7</v>
+      </c>
+      <c r="H42">
+        <v>9</v>
+      </c>
+      <c r="I42">
+        <v>8</v>
+      </c>
+      <c r="J42">
+        <v>4</v>
+      </c>
+      <c r="K42">
+        <v>10</v>
+      </c>
+      <c r="L42"/>
+      <c r="M42">
+        <v>5</v>
+      </c>
+      <c r="N42">
+        <v>9</v>
+      </c>
+      <c r="O42">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" t="s">
+        <v>59</v>
+      </c>
+      <c r="B43" t="s">
+        <v>61</v>
+      </c>
+      <c r="C43" t="s">
+        <v>62</v>
+      </c>
+      <c r="D43">
+        <v>52</v>
+      </c>
+      <c r="E43">
+        <v>5</v>
+      </c>
+      <c r="F43">
+        <v>0</v>
+      </c>
+      <c r="G43">
+        <v>1</v>
+      </c>
+      <c r="H43">
+        <v>10</v>
+      </c>
+      <c r="I43">
+        <v>26</v>
+      </c>
+      <c r="J43">
+        <v>5</v>
+      </c>
+      <c r="K43">
+        <v>6</v>
+      </c>
+      <c r="L43"/>
+      <c r="M43">
+        <v>3</v>
+      </c>
+      <c r="N43">
+        <v>1</v>
+      </c>
+      <c r="O43">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" t="s">
+        <v>59</v>
+      </c>
+      <c r="B44" t="s">
+        <v>16</v>
+      </c>
+      <c r="C44" t="s">
+        <v>63</v>
+      </c>
+      <c r="D44">
+        <v>52</v>
+      </c>
+      <c r="E44">
+        <v>5</v>
+      </c>
+      <c r="F44">
+        <v>1</v>
+      </c>
+      <c r="G44">
+        <v>4</v>
+      </c>
+      <c r="H44">
+        <v>12</v>
+      </c>
+      <c r="I44">
+        <v>15</v>
+      </c>
+      <c r="J44">
+        <v>2</v>
+      </c>
+      <c r="K44">
+        <v>13</v>
+      </c>
+      <c r="L44"/>
+      <c r="M44">
+        <v>1</v>
+      </c>
+      <c r="N44">
+        <v>4</v>
+      </c>
+      <c r="O44" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">