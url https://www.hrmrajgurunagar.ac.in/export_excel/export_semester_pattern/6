--- v0 (2026-03-07)
+++ v1 (2026-04-23)
@@ -12,260 +12,371 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Name of Teacher</t>
   </si>
   <si>
     <t>Name of Subject</t>
   </si>
   <si>
     <t>Appeared</t>
   </si>
   <si>
     <t>Absent</t>
   </si>
   <si>
     <t>Failed</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>A+</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B+</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C+</t>
   </si>
   <si>
     <t>c</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Total Result</t>
   </si>
   <si>
-    <t>2019-2020</t>
-[...20 lines deleted...]
-    <t>125C Commercial Geography - 2</t>
+    <t xml:space="preserve"> 2024-2025 </t>
+  </si>
+  <si>
+    <t>Prof. D. N. Birhade</t>
+  </si>
+  <si>
+    <t>Cell Biology and Biomedical Techniques</t>
+  </si>
+  <si>
+    <t>90.56%</t>
+  </si>
+  <si>
+    <t>Prof. D. R. Borhade</t>
+  </si>
+  <si>
+    <t>Practicals in Cell Biology and Biomedical Techniques</t>
+  </si>
+  <si>
+    <t>100%</t>
   </si>
   <si>
     <t>2020-2021</t>
   </si>
   <si>
-    <t>Gg: 210(A) CC 1C	Environmental Geography - I (23204)</t>
-[...35 lines deleted...]
-    <t>SEC 2 B	Applied Course in Travel and Tourism</t>
+    <t>Animal Diversity I</t>
+  </si>
+  <si>
+    <t>Animal Ecology</t>
+  </si>
+  <si>
+    <t>Animal Diversity II</t>
+  </si>
+  <si>
+    <t>Cell Biology</t>
+  </si>
+  <si>
+    <t>Animal Diversity III</t>
+  </si>
+  <si>
+    <t>Dr. S. B. Patil</t>
+  </si>
+  <si>
+    <t>Applied Zoology I</t>
+  </si>
+  <si>
+    <t>Applied Zoology II</t>
+  </si>
+  <si>
+    <t>Paper I</t>
+  </si>
+  <si>
+    <t>Paper II</t>
   </si>
   <si>
     <t>2021-2022</t>
   </si>
   <si>
-    <t>Muluk M. L.</t>
-[...23 lines deleted...]
-    <t>SEC 2D	Research Methodology – II (36206)</t>
+    <t>90.00%</t>
+  </si>
+  <si>
+    <t>2021-22</t>
+  </si>
+  <si>
+    <t>Dr. Theurkar S. V.</t>
+  </si>
+  <si>
+    <t>Pest Management</t>
+  </si>
+  <si>
+    <t>Poultry Management</t>
   </si>
   <si>
     <t>2022-2023</t>
   </si>
   <si>
-    <t>Gg: 301(A) DSE 2C Practical Geography – I (35203)</t>
+    <t>Prof. Dr. Theurkar S. V.</t>
+  </si>
+  <si>
+    <t>Entomology</t>
+  </si>
+  <si>
+    <t>Environment Awareness</t>
+  </si>
+  <si>
+    <t>2022-23</t>
+  </si>
+  <si>
+    <t>Project</t>
   </si>
   <si>
     <t>2023-2024</t>
   </si>
   <si>
-    <t>Gg: 210(B) CC 1D Environmental Geography - II (24204)</t>
-[...17 lines deleted...]
-    <t>SEC 2D Research Methodology – II (36206)</t>
+    <t>Prof. Dumbare Y. K</t>
+  </si>
+  <si>
+    <t>Aquarium Management</t>
+  </si>
+  <si>
+    <t>Animal Physiology</t>
+  </si>
+  <si>
+    <t>Histology</t>
+  </si>
+  <si>
+    <t>Medical &amp; Forensic Zoology</t>
+  </si>
+  <si>
+    <t>Developmental Biology</t>
+  </si>
+  <si>
+    <t>Genetics</t>
+  </si>
+  <si>
+    <t>Animal Diversity IV</t>
+  </si>
+  <si>
+    <t>93.54%</t>
+  </si>
+  <si>
+    <t>88.63%</t>
+  </si>
+  <si>
+    <t>83.05%</t>
+  </si>
+  <si>
+    <t>2023-24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2024-2025 </t>
   </si>
   <si>
     <t>2024-2025</t>
   </si>
   <si>
-    <t xml:space="preserve">GEO-101-T  Introduction to Physical Geography </t>
-[...32 lines deleted...]
-    <t>SEC 2 B Applied Course in Travel and Tourism (24207)</t>
+    <t>83.33%</t>
+  </si>
+  <si>
+    <t>Practicals in Genetics and Medical Zoology</t>
+  </si>
+  <si>
+    <t>Genetics and Medical Zoology</t>
+  </si>
+  <si>
+    <t>89.28%</t>
+  </si>
+  <si>
+    <t>Dr. S. V. Theurkar</t>
+  </si>
+  <si>
+    <t>Evolutionary Biology</t>
+  </si>
+  <si>
+    <t>Techniques in Biology</t>
+  </si>
+  <si>
+    <t>Environmental Impact Assessment</t>
+  </si>
+  <si>
+    <t>Prof. P. P. Shindekar</t>
+  </si>
+  <si>
+    <t>Molecular Biology</t>
+  </si>
+  <si>
+    <t>Biological Chemistry</t>
+  </si>
+  <si>
+    <t>Parasitology</t>
+  </si>
+  <si>
+    <t>Prof. Y. K. Dumbare</t>
+  </si>
+  <si>
+    <t>96.15%</t>
+  </si>
+  <si>
+    <t>88.46%</t>
+  </si>
+  <si>
+    <t>April 2020-2021</t>
+  </si>
+  <si>
+    <t>G. S.Kadlag</t>
+  </si>
+  <si>
+    <t>APRIL 2020-2021</t>
+  </si>
+  <si>
+    <t>Prof. D.L. Takalkar</t>
+  </si>
+  <si>
+    <t>Paper III</t>
+  </si>
+  <si>
+    <t>Prof. D.R.Borhade</t>
+  </si>
+  <si>
+    <t>paper IV</t>
+  </si>
+  <si>
+    <t>Dr. S.B.Patil</t>
+  </si>
+  <si>
+    <t>Paper V</t>
+  </si>
+  <si>
+    <t>Dr.S. B.Patil</t>
+  </si>
+  <si>
+    <t>Paper VI</t>
+  </si>
+  <si>
+    <t>April 2021-22</t>
+  </si>
+  <si>
+    <t>Prof. D.R. Borhade</t>
+  </si>
+  <si>
+    <t>Prof. S.S. Naikare</t>
+  </si>
+  <si>
+    <t>Prof. P.P. Shindekar</t>
+  </si>
+  <si>
+    <t>85.93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Animal Diversity </t>
+  </si>
+  <si>
+    <t>72.88%</t>
+  </si>
+  <si>
+    <t>March 2023</t>
+  </si>
+  <si>
+    <t>March2023</t>
+  </si>
+  <si>
+    <t>Oct 2020-2021</t>
+  </si>
+  <si>
+    <t>Prof. D. L. Takalakar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">October 2020-2021 </t>
+  </si>
+  <si>
+    <t>U. M. Pawar</t>
+  </si>
+  <si>
+    <t>October 2020-2021</t>
+  </si>
+  <si>
+    <t>Dr. S.B. Patil</t>
+  </si>
+  <si>
+    <t>Paper IV</t>
+  </si>
+  <si>
+    <t>October 2021-22</t>
+  </si>
+  <si>
+    <t>Prof. D.N. Birhade</t>
+  </si>
+  <si>
+    <t>88.57%</t>
+  </si>
+  <si>
+    <t>October2020-2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. D. N. Birhade </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -569,51 +680,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O99"/>
+  <dimension ref="A1:O88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -635,4446 +746,3951 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2">
-        <v>245</v>
+        <v>53</v>
       </c>
       <c r="E2">
-        <v>48</v>
+        <v>4</v>
       </c>
       <c r="F2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G2">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="H2">
-        <v>80</v>
+        <v>8</v>
       </c>
       <c r="I2">
-        <v>92</v>
+        <v>13</v>
       </c>
       <c r="J2">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="K2">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="L2"/>
       <c r="M2">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="N2">
         <v>2</v>
       </c>
-      <c r="O2">
-        <v>100</v>
+      <c r="O2" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D3">
+        <v>54</v>
+      </c>
+      <c r="E3">
+        <v>3</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
+        <v>3</v>
+      </c>
+      <c r="H3">
+        <v>14</v>
+      </c>
+      <c r="I3">
         <v>24</v>
       </c>
-      <c r="E3">
-[...13 lines deleted...]
-      </c>
       <c r="J3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L3"/>
       <c r="M3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>4</v>
+      </c>
+      <c r="O3" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D4">
-        <v>292</v>
+        <v>69</v>
       </c>
       <c r="E4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H4">
-        <v>128</v>
+        <v>29</v>
       </c>
       <c r="I4">
-        <v>146</v>
+        <v>25</v>
       </c>
       <c r="J4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L4"/>
       <c r="M4">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="N4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O4">
-        <v>100</v>
+        <v>98.55</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5">
+        <v>69</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+      <c r="F5">
+        <v>0</v>
+      </c>
+      <c r="G5">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H5">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="I5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L5"/>
       <c r="M5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O5">
         <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D6">
-        <v>246</v>
+        <v>69</v>
       </c>
       <c r="E6">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F6">
+        <v>0</v>
+      </c>
+      <c r="G6">
         <v>4</v>
       </c>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="I6">
-        <v>95</v>
+        <v>32</v>
       </c>
       <c r="J6">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="K6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L6"/>
       <c r="M6">
         <v>1</v>
       </c>
       <c r="N6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O6">
-        <v>98.37</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D7">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="E7">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="H7">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="I7">
         <v>12</v>
       </c>
       <c r="J7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L7"/>
       <c r="M7">
         <v>1</v>
       </c>
       <c r="N7">
         <v>0</v>
       </c>
       <c r="O7">
         <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D8">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="E8">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="H8">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="I8">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="J8">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L8"/>
       <c r="M8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N8">
         <v>0</v>
       </c>
       <c r="O8">
-        <v>95.65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D9">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G9">
+        <v>2</v>
+      </c>
+      <c r="H9">
+        <v>8</v>
+      </c>
+      <c r="I9">
+        <v>32</v>
+      </c>
+      <c r="J9">
+        <v>2</v>
+      </c>
+      <c r="K9">
         <v>4</v>
-      </c>
-[...10 lines deleted...]
-        <v>2</v>
       </c>
       <c r="L9"/>
       <c r="M9">
         <v>0</v>
       </c>
       <c r="N9">
         <v>0</v>
       </c>
       <c r="O9">
-        <v>100</v>
+        <v>97.95</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D10">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G10">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="H10">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I10">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="J10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L10"/>
       <c r="M10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N10">
         <v>0</v>
       </c>
       <c r="O10">
-        <v>100</v>
+        <v>95.91</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H11">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="I11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J11">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="K11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L11"/>
       <c r="M11">
         <v>0</v>
       </c>
       <c r="N11">
         <v>0</v>
       </c>
       <c r="O11">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B12" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="D12">
-        <v>239</v>
+        <v>27</v>
       </c>
       <c r="E12">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="F12">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G12">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="H12">
-        <v>66</v>
+        <v>2</v>
       </c>
       <c r="I12">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="J12">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="K12">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L12"/>
       <c r="M12">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="N12">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="O12">
-        <v>98.74</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" t="s">
         <v>23</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="E13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F13">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G13">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H13">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="I13">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="J13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13"/>
       <c r="M13">
         <v>0</v>
       </c>
       <c r="N13">
         <v>0</v>
       </c>
       <c r="O13">
-        <v>100</v>
+        <v>88.57</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D14">
-        <v>112</v>
+        <v>70</v>
       </c>
       <c r="E14">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F14">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G14">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="H14">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="I14">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="J14">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K14">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L14"/>
       <c r="M14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N14">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>89.26</v>
+        <v>0</v>
+      </c>
+      <c r="O14" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="B15" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D15">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H15">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="I15">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="J15">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L15"/>
       <c r="M15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
       <c r="O15">
-        <v>97.22</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D16">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="H16">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="I16">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K16">
         <v>2</v>
       </c>
       <c r="L16"/>
       <c r="M16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N16">
         <v>0</v>
       </c>
       <c r="O16">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="B17" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" t="s">
         <v>29</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="E17">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F17">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G17">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="H17">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="I17">
+        <v>11</v>
+      </c>
+      <c r="J17">
+        <v>7</v>
+      </c>
+      <c r="K17">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="L17"/>
       <c r="M17">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O17">
-        <v>100</v>
+        <v>76.08</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" t="s">
         <v>37</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18">
-        <v>308</v>
+        <v>13</v>
       </c>
       <c r="E18">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="F18">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G18">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="H18">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="I18">
-        <v>98</v>
+        <v>4</v>
       </c>
       <c r="J18">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="K18">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="L18"/>
       <c r="M18">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="N18">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="O18">
-        <v>96.43</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B19" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="C19" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
+        <v>1</v>
+      </c>
+      <c r="H19">
+        <v>5</v>
+      </c>
+      <c r="I19">
         <v>7</v>
       </c>
-      <c r="H19">
-[...4 lines deleted...]
-      </c>
       <c r="J19">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K19">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L19"/>
       <c r="M19">
         <v>0</v>
       </c>
       <c r="N19">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O19">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B20" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="C20" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D20">
-        <v>143</v>
+        <v>13</v>
       </c>
       <c r="E20">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="H20">
-        <v>79</v>
+        <v>6</v>
       </c>
       <c r="I20">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="J20">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="K20">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L20"/>
       <c r="M20">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="N20">
         <v>0</v>
       </c>
       <c r="O20">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="C21" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="D21">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="H21">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="I21">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J21">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
       <c r="L21"/>
       <c r="M21">
         <v>0</v>
       </c>
       <c r="N21">
         <v>0</v>
       </c>
       <c r="O21">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B22" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D22">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="H22">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="I22">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="J22">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="K22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L22"/>
       <c r="M22">
         <v>0</v>
       </c>
       <c r="N22">
         <v>0</v>
       </c>
       <c r="O22">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B23" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="C23" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="D23">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H23">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="I23">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23"/>
       <c r="M23">
         <v>0</v>
       </c>
       <c r="N23">
         <v>0</v>
       </c>
       <c r="O23">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" t="s">
         <v>37</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="H24">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="I24">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="J24">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
       <c r="L24"/>
       <c r="M24">
         <v>0</v>
       </c>
       <c r="N24">
         <v>0</v>
       </c>
       <c r="O24">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B25" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="C25" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="D25">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E25">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
+        <v>5</v>
+      </c>
+      <c r="H25">
+        <v>5</v>
+      </c>
+      <c r="I25">
         <v>4</v>
       </c>
-      <c r="H25">
-[...4 lines deleted...]
-      </c>
       <c r="J25">
         <v>0</v>
       </c>
       <c r="K25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L25"/>
       <c r="M25">
         <v>0</v>
       </c>
       <c r="N25">
         <v>0</v>
       </c>
       <c r="O25">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B26" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C26" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="D26">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="H26">
         <v>4</v>
       </c>
       <c r="I26">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J26">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L26"/>
       <c r="M26">
         <v>0</v>
       </c>
       <c r="N26">
         <v>0</v>
       </c>
       <c r="O26">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B27" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="C27" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="D27">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H27">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="I27">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K27">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L27"/>
       <c r="M27">
         <v>0</v>
       </c>
       <c r="N27">
         <v>0</v>
       </c>
       <c r="O27">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B28" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C28" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="D28">
-        <v>309</v>
+        <v>15</v>
       </c>
       <c r="E28">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="F28">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="G28">
+        <v>5</v>
+      </c>
+      <c r="H28">
+        <v>6</v>
+      </c>
+      <c r="I28">
         <v>4</v>
       </c>
-      <c r="H28">
-[...4 lines deleted...]
-      </c>
       <c r="J28">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="K28">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="L28"/>
       <c r="M28">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="N28">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="O28">
-        <v>90.29</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B29" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C29" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="D29">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H29">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="I29">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="J29">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="K29">
         <v>2</v>
       </c>
       <c r="L29"/>
       <c r="M29">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N29">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O29">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B30" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C30" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="D30">
-        <v>145</v>
+        <v>15</v>
       </c>
       <c r="E30">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F30">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G30">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H30">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="I30">
-        <v>46</v>
+        <v>3</v>
       </c>
       <c r="J30">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="K30">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="L30"/>
       <c r="M30">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="N30">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O30">
-        <v>96.55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B31" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C31" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="D31">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G31">
         <v>6</v>
       </c>
       <c r="H31">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="I31">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="J31">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L31"/>
       <c r="M31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O31">
-        <v>95.12</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B32" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D32">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="E32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G32">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="H32">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="I32">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K32">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L32"/>
       <c r="M32">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="N32">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>1</v>
+      </c>
+      <c r="O32" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B33" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D33">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="E33">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F33">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G33">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="H33">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="I33">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J33">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="K33">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L33"/>
       <c r="M33">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N33">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>11</v>
+      </c>
+      <c r="O33" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B34" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="C34" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="D34">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="E34">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F34">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G34">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H34">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="I34">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="J34">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="K34">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="L34"/>
       <c r="M34">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="N34">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>96.84</v>
+        <v>4</v>
+      </c>
+      <c r="O34" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="B35" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="C35" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D35">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="E35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H35">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I35">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="J35">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35"/>
       <c r="M35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O35">
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="B36" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C36" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="D36">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H36">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="I36">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J36">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36"/>
       <c r="M36">
         <v>0</v>
       </c>
       <c r="N36">
         <v>0</v>
       </c>
       <c r="O36">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="B37" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="C37" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D37">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="E37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H37">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="I37">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
       <c r="K37">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L37"/>
       <c r="M37">
         <v>0</v>
       </c>
       <c r="N37">
         <v>0</v>
       </c>
-      <c r="O37">
-        <v>100</v>
+      <c r="O37" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B38" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C38" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="D38">
-        <v>308</v>
+        <v>6</v>
       </c>
       <c r="E38">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="F38">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="G38">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H38">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="I38">
-        <v>94</v>
+        <v>2</v>
       </c>
       <c r="J38">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="K38">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="L38"/>
       <c r="M38">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="N38">
         <v>0</v>
       </c>
-      <c r="O38">
-        <v>74.03</v>
+      <c r="O38" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="B39" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C39" t="s">
-        <v>19</v>
+        <v>61</v>
       </c>
       <c r="D39">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="E39">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F39">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G39">
         <v>1</v>
       </c>
       <c r="H39">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="I39">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="J39">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="K39">
         <v>4</v>
       </c>
       <c r="L39"/>
       <c r="M39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N39">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>90.32</v>
+        <v>2</v>
+      </c>
+      <c r="O39" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="B40" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C40" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="D40">
-        <v>184</v>
+        <v>56</v>
       </c>
       <c r="E40">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F40">
+        <v>6</v>
+      </c>
+      <c r="G40">
+        <v>2</v>
+      </c>
+      <c r="H40">
         <v>7</v>
       </c>
-      <c r="G40">
-[...4 lines deleted...]
-      </c>
       <c r="I40">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="J40">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="K40">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="L40"/>
       <c r="M40">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="N40">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>96.2</v>
+        <v>5</v>
+      </c>
+      <c r="O40" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B41" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C41" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D41">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E41">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F41">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G41">
         <v>2</v>
       </c>
       <c r="H41">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="I41">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="J41">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K41">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="L41"/>
       <c r="M41">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N41">
         <v>0</v>
       </c>
       <c r="O41">
-        <v>100</v>
+        <v>94</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B42" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="C42" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D42">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E42">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G42">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="H42">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I42">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="J42">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L42"/>
       <c r="M42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N42">
         <v>0</v>
       </c>
       <c r="O42">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B43" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="C43" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D43">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="E43">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H43">
-        <v>34</v>
+        <v>3</v>
       </c>
       <c r="I43">
         <v>2</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
       <c r="K43">
         <v>0</v>
       </c>
       <c r="L43"/>
       <c r="M43">
         <v>0</v>
       </c>
       <c r="N43">
         <v>0</v>
       </c>
       <c r="O43">
         <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B44" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="C44" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="D44">
-        <v>118</v>
+        <v>6</v>
       </c>
       <c r="E44">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F44">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G44">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H44">
-        <v>45</v>
+        <v>2</v>
       </c>
       <c r="I44">
-        <v>46</v>
+        <v>2</v>
       </c>
       <c r="J44">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="K44">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L44"/>
       <c r="M44">
         <v>0</v>
       </c>
       <c r="N44">
         <v>0</v>
       </c>
-      <c r="O44">
-        <v>94.92</v>
+      <c r="O44" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B45" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C45" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="D45">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="E45">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F45">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G45">
         <v>1</v>
       </c>
       <c r="H45">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="I45">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="J45">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K45">
         <v>0</v>
       </c>
       <c r="L45"/>
       <c r="M45">
         <v>0</v>
       </c>
       <c r="N45">
         <v>0</v>
       </c>
-      <c r="O45">
-        <v>100</v>
+      <c r="O45" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B46" t="s">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="C46" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D46">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="E46">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="H46">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>
       <c r="L46"/>
       <c r="M46">
         <v>0</v>
       </c>
       <c r="N46">
         <v>0</v>
       </c>
-      <c r="O46">
-        <v>100</v>
+      <c r="O46" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B47" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="C47" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D47">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="E47">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="H47">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="I47">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L47"/>
       <c r="M47">
         <v>0</v>
       </c>
       <c r="N47">
         <v>0</v>
       </c>
-      <c r="O47">
-        <v>100</v>
+      <c r="O47" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B48" t="s">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="C48" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="D48">
-        <v>275</v>
+        <v>6</v>
       </c>
       <c r="E48">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F48">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G48">
-        <v>38</v>
+        <v>4</v>
       </c>
       <c r="H48">
-        <v>110</v>
+        <v>0</v>
       </c>
       <c r="I48">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="J48">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="K48">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="L48"/>
       <c r="M48">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="N48">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>97.09</v>
+        <v>0</v>
+      </c>
+      <c r="O48" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B49" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
       <c r="C49" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="D49">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
       <c r="G49">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H49">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="I49">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="J49">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K49">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L49"/>
       <c r="M49">
         <v>0</v>
       </c>
       <c r="N49">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>0</v>
+      </c>
+      <c r="O49" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B50" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
       <c r="C50" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="D50">
-        <v>185</v>
+        <v>6</v>
       </c>
       <c r="E50">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F50">
         <v>0</v>
       </c>
       <c r="G50">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H50">
-        <v>68</v>
+        <v>3</v>
       </c>
       <c r="I50">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="J50">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="K50">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="L50"/>
       <c r="M50">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="N50">
         <v>0</v>
       </c>
-      <c r="O50">
-        <v>97.88</v>
+      <c r="O50" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B51" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="C51" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="D51">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="E51">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F51">
         <v>0</v>
       </c>
       <c r="G51">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H51">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="I51">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J51">
         <v>0</v>
       </c>
       <c r="K51">
         <v>0</v>
       </c>
       <c r="L51"/>
       <c r="M51">
         <v>0</v>
       </c>
       <c r="N51">
         <v>0</v>
       </c>
-      <c r="O51">
-        <v>100</v>
+      <c r="O51" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B52" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="C52" t="s">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="D52">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="E52">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
       <c r="G52">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="H52">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="I52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J52">
         <v>0</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
       <c r="L52"/>
       <c r="M52">
         <v>0</v>
       </c>
       <c r="N52">
         <v>0</v>
       </c>
-      <c r="O52">
-        <v>100</v>
+      <c r="O52" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B53" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D53">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="E53">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F53">
         <v>0</v>
       </c>
       <c r="G53">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="H53">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="I53">
         <v>0</v>
       </c>
       <c r="J53">
         <v>0</v>
       </c>
       <c r="K53">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L53"/>
       <c r="M53">
         <v>0</v>
       </c>
       <c r="N53">
         <v>0</v>
       </c>
-      <c r="O53">
-        <v>100</v>
+      <c r="O53" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
+        <v>59</v>
+      </c>
+      <c r="B54" t="s">
+        <v>72</v>
+      </c>
+      <c r="C54" t="s">
         <v>47</v>
       </c>
-      <c r="B54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D54">
-        <v>114</v>
+        <v>6</v>
       </c>
       <c r="E54">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F54">
         <v>0</v>
       </c>
       <c r="G54">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="H54">
-        <v>46</v>
+        <v>1</v>
       </c>
       <c r="I54">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="J54">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="K54">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="L54"/>
       <c r="M54">
         <v>0</v>
       </c>
       <c r="N54">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>0</v>
+      </c>
+      <c r="O54" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B55" t="s">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="C55" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D55">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F55">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G55">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H55">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="I55">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J55">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K55">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L55"/>
       <c r="M55">
         <v>0</v>
       </c>
       <c r="N55">
         <v>0</v>
       </c>
-      <c r="O55">
-        <v>93.93</v>
+      <c r="O55" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B56" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C56" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="D56">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="E56">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F56">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G56">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="H56">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="I56">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="J56">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K56">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="L56"/>
       <c r="M56">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="N56">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>6</v>
+      </c>
+      <c r="O56" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B57" t="s">
+        <v>64</v>
+      </c>
+      <c r="C57" t="s">
         <v>29</v>
       </c>
-      <c r="C57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="E57">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F57">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G57">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H57">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="I57">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="J57">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K57">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L57"/>
       <c r="M57">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N57">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>1</v>
+      </c>
+      <c r="O57" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="B58" t="s">
-        <v>20</v>
+        <v>76</v>
       </c>
       <c r="C58" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D58">
-        <v>340</v>
+        <v>27</v>
       </c>
       <c r="E58">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="F58">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="G58">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H58">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="I58">
-        <v>126</v>
+        <v>2</v>
       </c>
       <c r="J58">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="K58">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="L58"/>
       <c r="M58">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="N58">
         <v>0</v>
       </c>
       <c r="O58">
-        <v>89.41</v>
+        <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
       <c r="B59" t="s">
-        <v>31</v>
+        <v>78</v>
       </c>
       <c r="C59" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="D59">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="E59">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F59">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G59">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="H59">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I59">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="J59">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K59">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="L59"/>
       <c r="M59">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="N59">
         <v>0</v>
       </c>
       <c r="O59">
-        <v>85.37</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="B60" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C60" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="D60">
-        <v>207</v>
+        <v>27</v>
       </c>
       <c r="E60">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F60">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="G60">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="H60">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="I60">
-        <v>61</v>
+        <v>1</v>
       </c>
       <c r="J60">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="K60">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="L60"/>
       <c r="M60">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="N60">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O60">
-        <v>80.19</v>
+        <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="B61" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="C61" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="D61">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="E61">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F61">
+        <v>0</v>
+      </c>
+      <c r="G61">
+        <v>7</v>
+      </c>
+      <c r="H61">
         <v>5</v>
       </c>
-      <c r="G61">
-[...2 lines deleted...]
-      <c r="H61">
+      <c r="I61">
+        <v>8</v>
+      </c>
+      <c r="J61">
         <v>7</v>
       </c>
-      <c r="I61">
-[...4 lines deleted...]
-      </c>
       <c r="K61">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L61"/>
       <c r="M61">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N61">
         <v>0</v>
       </c>
       <c r="O61">
-        <v>88.37</v>
+        <v>100</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="B62" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="C62" t="s">
-        <v>28</v>
+        <v>83</v>
       </c>
       <c r="D62">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="E62">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F62">
         <v>0</v>
       </c>
       <c r="G62">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H62">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="I62">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
       <c r="K62">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L62"/>
       <c r="M62">
         <v>0</v>
       </c>
       <c r="N62">
         <v>0</v>
       </c>
       <c r="O62">
         <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" t="s">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="B63" t="s">
-        <v>29</v>
+        <v>84</v>
       </c>
       <c r="C63" t="s">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="D63">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="E63">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H63">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I63">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="J63">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K63">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L63"/>
       <c r="M63">
         <v>0</v>
       </c>
       <c r="N63">
         <v>0</v>
       </c>
       <c r="O63">
         <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="B64" t="s">
-        <v>38</v>
+        <v>87</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="D64">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="E64">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F64">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G64">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H64">
-        <v>38</v>
+        <v>3</v>
       </c>
       <c r="I64">
-        <v>76</v>
+        <v>7</v>
       </c>
       <c r="J64">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="K64">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="L64"/>
       <c r="M64">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N64">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O64">
-        <v>96.18</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="B65" t="s">
-        <v>31</v>
+        <v>88</v>
       </c>
       <c r="C65" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="D65">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="E65">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F65">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I65">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="J65">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K65">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="L65"/>
       <c r="M65">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N65">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O65">
-        <v>77.7</v>
+        <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="B66" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="C66" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="D66">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E66">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F66">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G66">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="H66">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="I66">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J66">
         <v>0</v>
       </c>
       <c r="K66">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L66"/>
       <c r="M66">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N66">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O66">
-        <v>100</v>
+        <v>93.75</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="B67" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="C67" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="D67">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="E67">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
       <c r="G67">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="H67">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="I67">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J67">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K67">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L67"/>
       <c r="M67">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N67">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O67">
         <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="B68" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="C68" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D68">
-        <v>321</v>
+        <v>16</v>
       </c>
       <c r="E68">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F68">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G68">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="H68">
-        <v>122</v>
+        <v>0</v>
       </c>
       <c r="I68">
-        <v>116</v>
+        <v>6</v>
       </c>
       <c r="J68">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="K68">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="L68"/>
       <c r="M68">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="N68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O68">
-        <v>97.51</v>
+        <v>81.25</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="B69" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C69" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D69">
-        <v>194</v>
+        <v>65</v>
       </c>
       <c r="E69">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F69">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="G69">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H69">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="I69">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="J69">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="K69">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="L69"/>
       <c r="M69">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="N69">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="O69">
-        <v>91.24</v>
+        <v>90.62</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="B70" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="C70" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="D70">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="E70">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F70">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G70">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="H70">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="I70">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="J70">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="K70">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L70"/>
       <c r="M70">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N70">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>7</v>
+      </c>
+      <c r="O70" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="B71" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="C71" t="s">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="D71">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="E71">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F71">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G71">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="H71">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="I71">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="J71">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="K71">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L71"/>
       <c r="M71">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N71">
         <v>0</v>
       </c>
       <c r="O71">
-        <v>100</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="B72" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C72" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="D72">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="E72">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F72">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G72">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="H72">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="I72">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J72">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K72">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="L72"/>
       <c r="M72">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N72">
         <v>0</v>
       </c>
       <c r="O72">
-        <v>100</v>
+        <v>84.74</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="B73" t="s">
-        <v>38</v>
+        <v>87</v>
       </c>
       <c r="C73" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="D73">
-        <v>174</v>
+        <v>59</v>
       </c>
       <c r="E73">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F73">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="G73">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H73">
-        <v>58</v>
+        <v>5</v>
       </c>
       <c r="I73">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="J73">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="K73">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="L73"/>
       <c r="M73">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="N73">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>99.42</v>
+        <v>6</v>
+      </c>
+      <c r="O73" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
       <c r="B74" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
       <c r="C74" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="D74">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G74">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H74">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I74">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="J74">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K74">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="L74"/>
       <c r="M74">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N74">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O74">
-        <v>97.5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" t="s">
-        <v>49</v>
+        <v>94</v>
       </c>
       <c r="B75" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="C75" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="D75">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
       <c r="G75">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="H75">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="I75">
         <v>1</v>
       </c>
       <c r="J75">
         <v>0</v>
       </c>
       <c r="K75">
         <v>0</v>
       </c>
       <c r="L75"/>
       <c r="M75">
         <v>0</v>
       </c>
       <c r="N75">
         <v>0</v>
       </c>
-      <c r="O75">
-        <v>100</v>
+      <c r="O75" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" t="s">
-        <v>49</v>
+        <v>95</v>
       </c>
       <c r="B76" t="s">
-        <v>29</v>
+        <v>96</v>
       </c>
       <c r="C76" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="D76">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G76">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="H76">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I76">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="J76">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="K76">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="L76"/>
       <c r="M76">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N76">
         <v>0</v>
       </c>
       <c r="O76">
-        <v>97.5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" t="s">
-        <v>49</v>
+        <v>97</v>
       </c>
       <c r="B77" t="s">
-        <v>31</v>
+        <v>98</v>
       </c>
       <c r="C77" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="D77">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="E77">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F77">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G77">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="H77">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I77">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="J77">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="K77">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L77"/>
       <c r="M77">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="N77">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>94.11</v>
+        <v>0</v>
+      </c>
+      <c r="O77" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
       <c r="B78" t="s">
-        <v>38</v>
+        <v>100</v>
       </c>
       <c r="C78" t="s">
-        <v>58</v>
+        <v>101</v>
       </c>
       <c r="D78">
-        <v>112</v>
+        <v>27</v>
       </c>
       <c r="E78">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F78">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G78">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="H78">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="I78">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="J78">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="K78">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="L78"/>
       <c r="M78">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N78">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O78">
-        <v>97.3</v>
+        <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" t="s">
-        <v>57</v>
+        <v>102</v>
       </c>
       <c r="B79" t="s">
-        <v>25</v>
+        <v>88</v>
       </c>
       <c r="C79" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="D79">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="E79">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F79">
         <v>0</v>
       </c>
       <c r="G79">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="H79">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="I79">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="J79">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K79">
         <v>0</v>
       </c>
       <c r="L79"/>
       <c r="M79">
         <v>0</v>
       </c>
       <c r="N79">
         <v>0</v>
       </c>
       <c r="O79">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" t="s">
-        <v>57</v>
+        <v>102</v>
       </c>
       <c r="B80" t="s">
-        <v>38</v>
+        <v>89</v>
       </c>
       <c r="C80" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D80">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="E80">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F80">
         <v>0</v>
       </c>
       <c r="G80">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="H80">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="I80">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J80">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K80">
         <v>0</v>
       </c>
       <c r="L80"/>
       <c r="M80">
         <v>0</v>
       </c>
       <c r="N80">
         <v>0</v>
       </c>
       <c r="O80">
         <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" t="s">
-        <v>57</v>
+        <v>102</v>
       </c>
       <c r="B81" t="s">
-        <v>31</v>
+        <v>103</v>
       </c>
       <c r="C81" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="D81">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="E81">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F81">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="G81">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H81">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="I81">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="J81">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="K81">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="L81"/>
       <c r="M81">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="N81">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="O81">
-        <v>91.2</v>
+        <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" t="s">
-        <v>57</v>
+        <v>102</v>
       </c>
       <c r="B82" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="C82" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D82">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="E82">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F82">
+        <v>0</v>
+      </c>
+      <c r="G82">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="H82">
         <v>6</v>
       </c>
       <c r="I82">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="J82">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="K82">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L82"/>
       <c r="M82">
         <v>0</v>
       </c>
       <c r="N82">
         <v>0</v>
       </c>
       <c r="O82">
-        <v>93.2</v>
+        <v>100</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" t="s">
-        <v>57</v>
+        <v>102</v>
       </c>
       <c r="B83" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="C83" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="D83">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="E83">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F83">
         <v>0</v>
       </c>
       <c r="G83">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="H83">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="I83">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="J83">
         <v>2</v>
       </c>
       <c r="K83">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L83"/>
       <c r="M83">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N83">
         <v>0</v>
       </c>
       <c r="O83">
         <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" t="s">
-        <v>57</v>
+        <v>102</v>
       </c>
       <c r="B84" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
       <c r="C84" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="D84">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="E84">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F84">
         <v>0</v>
       </c>
       <c r="G84">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H84">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="I84">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="J84">
         <v>0</v>
       </c>
       <c r="K84">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L84"/>
       <c r="M84">
         <v>0</v>
       </c>
       <c r="N84">
         <v>0</v>
       </c>
       <c r="O84">
         <v>100</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" t="s">
-        <v>57</v>
+        <v>102</v>
       </c>
       <c r="B85" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="C85" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D85">
-        <v>148</v>
+        <v>65</v>
       </c>
       <c r="E85">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F85">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G85">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="H85">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="I85">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="J85">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K85">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L85"/>
       <c r="M85">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N85">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O85">
-        <v>98.7</v>
+        <v>98.47</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" t="s">
-        <v>57</v>
+        <v>102</v>
       </c>
       <c r="B86" t="s">
-        <v>31</v>
+        <v>87</v>
       </c>
       <c r="C86" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D86">
-        <v>38</v>
+        <v>65</v>
       </c>
       <c r="E86">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F86">
         <v>2</v>
       </c>
       <c r="G86">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H86">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="I86">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="J86">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K86">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L86"/>
       <c r="M86">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N86">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O86">
-        <v>94.7</v>
+        <v>96.92</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" t="s">
-        <v>57</v>
+        <v>102</v>
       </c>
       <c r="B87" t="s">
-        <v>29</v>
+        <v>103</v>
       </c>
       <c r="C87" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="D87">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="E87">
         <v>1</v>
       </c>
       <c r="F87">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G87">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H87">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="I87">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="J87">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K87">
         <v>0</v>
       </c>
       <c r="L87"/>
       <c r="M87">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N87">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>0</v>
+      </c>
+      <c r="O87" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
       <c r="B88" t="s">
-        <v>29</v>
+        <v>106</v>
       </c>
       <c r="C88" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="D88">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="E88">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F88">
         <v>0</v>
       </c>
       <c r="G88">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="H88">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="I88">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J88">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K88">
         <v>0</v>
       </c>
       <c r="L88"/>
       <c r="M88">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N88">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O88">
-        <v>100</v>
-[...493 lines deleted...]
-      <c r="O99">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>