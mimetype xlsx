--- v1 (2026-04-23)
+++ v2 (2026-06-03)
@@ -12,371 +12,296 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Name of Teacher</t>
   </si>
   <si>
     <t>Name of Subject</t>
   </si>
   <si>
     <t>Appeared</t>
   </si>
   <si>
     <t>Absent</t>
   </si>
   <si>
     <t>Failed</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>A+</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B+</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C+</t>
   </si>
   <si>
     <t>c</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Total Result</t>
   </si>
   <si>
-    <t xml:space="preserve"> 2024-2025 </t>
-[...17 lines deleted...]
-    <t>100%</t>
+    <t>2019-2020</t>
+  </si>
+  <si>
+    <t>Muluk D. D. &amp; MULUK M. L.</t>
+  </si>
+  <si>
+    <t>110A CC 1A Physical Geography (11021)</t>
+  </si>
+  <si>
+    <t>MARKAD D. M.</t>
+  </si>
+  <si>
+    <t>115B	Commercial Geography - 1</t>
+  </si>
+  <si>
+    <t>Muluk D. D. &amp; Muluk M. L.</t>
+  </si>
+  <si>
+    <t>110B CC 1B Human Geography (12201)</t>
+  </si>
+  <si>
+    <t>125C Commercial Geography - 2</t>
   </si>
   <si>
     <t>2020-2021</t>
   </si>
   <si>
-    <t>Animal Diversity I</t>
-[...26 lines deleted...]
-    <t>Paper II</t>
+    <t>Gg: 210(A) CC 1C	Environmental Geography - I (23204)</t>
+  </si>
+  <si>
+    <t>Muluk D. D.</t>
+  </si>
+  <si>
+    <t>Gg: 220(A) DSE 1A	Population Geography - I (23202)</t>
+  </si>
+  <si>
+    <t>MARKAD D. M. &amp; MULUK M. L.</t>
+  </si>
+  <si>
+    <t>Gg: 201(A) DSE 2A	Practical Geography - I (23203)</t>
+  </si>
+  <si>
+    <t>Muluk D. D., Markad, D. M. &amp; Muluk M. L.</t>
+  </si>
+  <si>
+    <t>SEC 2 A	Applied Course in Disaster Management</t>
+  </si>
+  <si>
+    <t>Markad D. M.</t>
+  </si>
+  <si>
+    <t>Gg: 210(B) CC 1D	Environmental Geography - II (24204)</t>
+  </si>
+  <si>
+    <t>Gg: 220(B) DSE 1B	Population Geography - II (24202)</t>
+  </si>
+  <si>
+    <t>Markad D. M. &amp; Muluk M. L.</t>
+  </si>
+  <si>
+    <t>Gg: 201(B) DSE 2B	Practical Geography - II (24203)</t>
+  </si>
+  <si>
+    <t>SEC 2 B	Applied Course in Travel and Tourism</t>
   </si>
   <si>
     <t>2021-2022</t>
   </si>
   <si>
-    <t>90.00%</t>
-[...11 lines deleted...]
-    <t>Poultry Management</t>
+    <t>Muluk M. L.</t>
+  </si>
+  <si>
+    <t>Gg: 310(A) CC 1E Geography of Tourism- I (35205)</t>
+  </si>
+  <si>
+    <t>Gg: 320(A) DSE 1C Geography of India – I (35201)</t>
+  </si>
+  <si>
+    <t>Gg: 301(A) DSE 2C	Practical Geography – I (35203)</t>
+  </si>
+  <si>
+    <t>SEC 2C	Research Methodology – I (35206)</t>
+  </si>
+  <si>
+    <t>Gg: 310(B) CC 1F	Geography of Tourism- II (36205)</t>
+  </si>
+  <si>
+    <t>Gg: 320(B) DSE 1D	Geography of India –II (36201)</t>
+  </si>
+  <si>
+    <t>Gg: 301(B) DSE 2D Practical Geography – II (36203)</t>
+  </si>
+  <si>
+    <t>SEC 2D	Research Methodology – II (36206)</t>
   </si>
   <si>
     <t>2022-2023</t>
   </si>
   <si>
-    <t>Prof. Dr. Theurkar S. V.</t>
-[...11 lines deleted...]
-    <t>Project</t>
+    <t>Gg: 301(A) DSE 2C Practical Geography – I (35203)</t>
   </si>
   <si>
     <t>2023-2024</t>
   </si>
   <si>
-    <t>Prof. Dumbare Y. K</t>
-[...35 lines deleted...]
-    <t xml:space="preserve">2024-2025 </t>
+    <t>Gg: 210(B) CC 1D Environmental Geography - II (24204)</t>
+  </si>
+  <si>
+    <t>Gg: 201(B) DSE 2B Practical Geography - II (24203)</t>
+  </si>
+  <si>
+    <t>Gg: 220(B) DSE 1B Population Geography - II (24202)</t>
+  </si>
+  <si>
+    <t>SEC 2 B Applied Course in Travel and Tourism</t>
+  </si>
+  <si>
+    <t>Gg: 310(B) CC 1F Geography of Tourism- II (36205)</t>
+  </si>
+  <si>
+    <t>Gg: 320(B) DSE 1D Geography of India –II (36201)</t>
+  </si>
+  <si>
+    <t>SEC 2D Research Methodology – II (36206)</t>
   </si>
   <si>
     <t>2024-2025</t>
   </si>
   <si>
-    <t>83.33%</t>
-[...137 lines deleted...]
-    <t xml:space="preserve">Prof. D. N. Birhade </t>
+    <t xml:space="preserve">GEO-101-T  Introduction to Physical Geography </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GEO-102-P  Practicals in Physical Geography </t>
+  </si>
+  <si>
+    <t>OE-101-GEO  Geography of Tourism (Open Elective)</t>
+  </si>
+  <si>
+    <t>Gg: 210(A) CC 1C Environmental Geography - I (23204)</t>
+  </si>
+  <si>
+    <t>Gg: 220(A) DSE 1A Population Geography - I (23202)</t>
+  </si>
+  <si>
+    <t>Gg: 201(A) DSE 2A Practical Geography - I (23203)</t>
+  </si>
+  <si>
+    <t>SEC 2 A Applied Course in Disaster Management</t>
+  </si>
+  <si>
+    <t>SEC 2C Research Methodology – I (35206)</t>
+  </si>
+  <si>
+    <t>GEO-151-T Introduction to Human Geography</t>
+  </si>
+  <si>
+    <t>GEO-102-P Practicals in Human Geography</t>
+  </si>
+  <si>
+    <t>OE-101-P-GEO Practicals in Tourism Geography (Open Elective)</t>
+  </si>
+  <si>
+    <t>SEC 2 B Applied Course in Travel and Tourism (24207)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025-2026 </t>
+  </si>
+  <si>
+    <t>GEO-101-T	INTRODUCTION TO PHYSICAL GEOGRAPHY (NEP 2020)</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>GEO-102-P	PRACTICALS IN PHYSICAL GEOGRAPHY (NEP 2020)</t>
+  </si>
+  <si>
+    <t>OE-101-GEO	GEOGRAPHY OF TOURISM (NEP 2020)</t>
+  </si>
+  <si>
+    <t>GEO -201-MJ	Fundamentals of Geomorphology (Major Theory)</t>
+  </si>
+  <si>
+    <t>GEO -202-MJP	Practical’s Fundamentals of Geomorphology (Major Practical)	(NEP 2020)</t>
+  </si>
+  <si>
+    <t>GEO -241-MN	Physical Geography of India (Minor Theory) (NEP 2020)</t>
+  </si>
+  <si>
+    <t>GEO -242-MNP	Practicals in Map Reading (Minor Practical) (NEP 2020)</t>
+  </si>
+  <si>
+    <t>GEO -221-VSC	Introduction to Cartography (VSC Theory) (NEP 2020)</t>
+  </si>
+  <si>
+    <t>GEO -231-FP	Field Visit and Report Writing (FP Practical) (NEP 2020)</t>
+  </si>
+  <si>
+    <t>GEO -201-IKS	Indian Geographical Knowledge (IKS Theory) (NEP 2020)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -680,51 +605,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O88"/>
+  <dimension ref="A1:O113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -746,3951 +671,5076 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2">
-        <v>53</v>
+        <v>245</v>
       </c>
       <c r="E2">
-        <v>4</v>
+        <v>48</v>
       </c>
       <c r="F2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G2">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="H2">
-        <v>8</v>
+        <v>80</v>
       </c>
       <c r="I2">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="J2">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="K2">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="L2"/>
       <c r="M2">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="N2">
         <v>2</v>
       </c>
-      <c r="O2" t="s">
-        <v>18</v>
+      <c r="O2">
+        <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="E3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H3">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="I3">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="J3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L3"/>
       <c r="M3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D4">
-        <v>69</v>
+        <v>292</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H4">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="I4">
-        <v>25</v>
+        <v>146</v>
       </c>
       <c r="J4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L4"/>
       <c r="M4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O4">
-        <v>98.55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
         <v>22</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5">
         <v>24</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="H5">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="I5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L5"/>
       <c r="M5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O5">
         <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6">
+        <v>246</v>
+      </c>
+      <c r="E6">
         <v>16</v>
       </c>
-      <c r="C6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G6">
+        <v>51</v>
+      </c>
+      <c r="H6">
+        <v>67</v>
+      </c>
+      <c r="I6">
+        <v>95</v>
+      </c>
+      <c r="J6">
+        <v>21</v>
+      </c>
+      <c r="K6">
         <v>4</v>
-      </c>
-[...10 lines deleted...]
-        <v>2</v>
       </c>
       <c r="L6"/>
       <c r="M6">
         <v>1</v>
       </c>
       <c r="N6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O6">
-        <v>100</v>
+        <v>98.37</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" t="s">
         <v>19</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H7">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="I7">
         <v>12</v>
       </c>
       <c r="J7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L7"/>
       <c r="M7">
         <v>1</v>
       </c>
       <c r="N7">
         <v>0</v>
       </c>
       <c r="O7">
         <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D8">
-        <v>49</v>
+        <v>110</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="H8">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="I8">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="J8">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L8"/>
       <c r="M8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N8">
         <v>0</v>
       </c>
       <c r="O8">
-        <v>100</v>
+        <v>95.65</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D9">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H9">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="I9">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="J9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K9">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L9"/>
       <c r="M9">
         <v>0</v>
       </c>
       <c r="N9">
         <v>0</v>
       </c>
       <c r="O9">
-        <v>97.95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G10">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="H10">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="I10">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="J10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L10"/>
       <c r="M10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N10">
         <v>0</v>
       </c>
       <c r="O10">
-        <v>95.91</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H11">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="I11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J11">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L11"/>
       <c r="M11">
         <v>0</v>
       </c>
       <c r="N11">
         <v>0</v>
       </c>
       <c r="O11">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>239</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="F12">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G12">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="H12">
-        <v>2</v>
+        <v>66</v>
       </c>
       <c r="I12">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="J12">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="K12">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L12"/>
       <c r="M12">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="N12">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="O12">
-        <v>100</v>
+        <v>98.74</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="B13" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D13">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="E13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F13">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G13">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="H13">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="I13">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="J13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13"/>
       <c r="M13">
         <v>0</v>
       </c>
       <c r="N13">
         <v>0</v>
       </c>
       <c r="O13">
-        <v>88.57</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="B14" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="D14">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="E14">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F14">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G14">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="H14">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="I14">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="J14">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="K14">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L14"/>
       <c r="M14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N14">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>1</v>
+      </c>
+      <c r="O14">
+        <v>89.26</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="B15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15">
         <v>36</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H15">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I15">
+        <v>12</v>
+      </c>
+      <c r="J15">
         <v>4</v>
       </c>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
       <c r="K15">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L15"/>
       <c r="M15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
       <c r="O15">
-        <v>100</v>
+        <v>97.22</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" t="s">
         <v>35</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16">
         <v>36</v>
       </c>
-      <c r="C16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="H16">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="I16">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="J16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K16">
         <v>2</v>
       </c>
       <c r="L16"/>
       <c r="M16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N16">
         <v>0</v>
       </c>
       <c r="O16">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="B17" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D17">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E17">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F17">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G17">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="H17">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="I17">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="J17">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="K17">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L17"/>
       <c r="M17">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O17">
-        <v>76.08</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B18" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="D18">
-        <v>13</v>
+        <v>308</v>
       </c>
       <c r="E18">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="F18">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G18">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="H18">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="I18">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="J18">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="K18">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="L18"/>
       <c r="M18">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N18">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O18">
-        <v>100</v>
+        <v>96.43</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B19" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="D19">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="H19">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="I19">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J19">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L19"/>
       <c r="M19">
         <v>0</v>
       </c>
       <c r="N19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O19">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B20" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="D20">
-        <v>13</v>
+        <v>143</v>
       </c>
       <c r="E20">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="H20">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="I20">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="J20">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="K20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L20"/>
       <c r="M20">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N20">
         <v>0</v>
       </c>
       <c r="O20">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B21" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="D21">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="H21">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="I21">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J21">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
       <c r="L21"/>
       <c r="M21">
         <v>0</v>
       </c>
       <c r="N21">
         <v>0</v>
       </c>
       <c r="O21">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="B22" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C22" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D22">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="H22">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="I22">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="J22">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L22"/>
       <c r="M22">
         <v>0</v>
       </c>
       <c r="N22">
         <v>0</v>
       </c>
       <c r="O22">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="B23" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C23" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D23">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H23">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I23">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23"/>
       <c r="M23">
         <v>0</v>
       </c>
       <c r="N23">
         <v>0</v>
       </c>
       <c r="O23">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>100</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24">
+        <v>0</v>
+      </c>
+      <c r="G24">
+        <v>37</v>
+      </c>
+      <c r="H24">
         <v>45</v>
       </c>
-      <c r="B24" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I24">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="J24">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
       <c r="L24"/>
       <c r="M24">
         <v>0</v>
       </c>
       <c r="N24">
         <v>0</v>
       </c>
       <c r="O24">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="B25" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="C25" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="D25">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E25">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H25">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="I25">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="J25">
         <v>0</v>
       </c>
       <c r="K25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L25"/>
       <c r="M25">
         <v>0</v>
       </c>
       <c r="N25">
         <v>0</v>
       </c>
       <c r="O25">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="B26" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C26" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D26">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="H26">
         <v>4</v>
       </c>
       <c r="I26">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J26">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L26"/>
       <c r="M26">
         <v>0</v>
       </c>
       <c r="N26">
         <v>0</v>
       </c>
       <c r="O26">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="B27" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="C27" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D27">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H27">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="I27">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L27"/>
       <c r="M27">
         <v>0</v>
       </c>
       <c r="N27">
         <v>0</v>
       </c>
       <c r="O27">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="B28" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C28" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="D28">
-        <v>15</v>
+        <v>309</v>
       </c>
       <c r="E28">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="F28">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="G28">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H28">
-        <v>6</v>
+        <v>66</v>
       </c>
       <c r="I28">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="J28">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="K28">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="L28"/>
       <c r="M28">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="N28">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="O28">
-        <v>100</v>
+        <v>90.29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="B29" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C29" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="D29">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H29">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="I29">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="J29">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="K29">
         <v>2</v>
       </c>
       <c r="L29"/>
       <c r="M29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N29">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O29">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="B30" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" t="s">
+        <v>32</v>
+      </c>
+      <c r="D30">
+        <v>145</v>
+      </c>
+      <c r="E30">
+        <v>6</v>
+      </c>
+      <c r="F30">
+        <v>5</v>
+      </c>
+      <c r="G30">
+        <v>4</v>
+      </c>
+      <c r="H30">
+        <v>52</v>
+      </c>
+      <c r="I30">
+        <v>46</v>
+      </c>
+      <c r="J30">
+        <v>13</v>
+      </c>
+      <c r="K30">
         <v>16</v>
-      </c>
-[...25 lines deleted...]
-        <v>1</v>
       </c>
       <c r="L30"/>
       <c r="M30">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="N30">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O30">
-        <v>100</v>
+        <v>96.55</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="B31" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="C31" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D31">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G31">
         <v>6</v>
       </c>
       <c r="H31">
+        <v>11</v>
+      </c>
+      <c r="I31">
         <v>15</v>
       </c>
-      <c r="I31">
-[...1 lines deleted...]
-      </c>
       <c r="J31">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L31"/>
       <c r="M31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O31">
-        <v>100</v>
+        <v>95.12</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="B32" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C32" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D32">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G32">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="H32">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="I32">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K32">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L32"/>
       <c r="M32">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="N32">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>0</v>
+      </c>
+      <c r="O32">
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="B33" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="C33" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="D33">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="E33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F33">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G33">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="H33">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="I33">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J33">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="K33">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L33"/>
       <c r="M33">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N33">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>0</v>
+      </c>
+      <c r="O33">
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="B34" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="C34" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="D34">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="E34">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F34">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="G34">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H34">
-        <v>5</v>
+        <v>33</v>
       </c>
       <c r="I34">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="J34">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="K34">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="L34"/>
       <c r="M34">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="N34">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>2</v>
+      </c>
+      <c r="O34">
+        <v>96.84</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="B35" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D35">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="E35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35">
+        <v>1</v>
+      </c>
+      <c r="H35">
         <v>4</v>
       </c>
-      <c r="H35">
-[...1 lines deleted...]
-      </c>
       <c r="I35">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="J35">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35"/>
       <c r="M35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O35">
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="B36" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C36" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D36">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="H36">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="I36">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J36">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36"/>
       <c r="M36">
         <v>0</v>
       </c>
       <c r="N36">
         <v>0</v>
       </c>
       <c r="O36">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="B37" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="C37" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D37">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="E37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H37">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="I37">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
       <c r="K37">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L37"/>
       <c r="M37">
         <v>0</v>
       </c>
       <c r="N37">
         <v>0</v>
       </c>
-      <c r="O37" t="s">
-        <v>21</v>
+      <c r="O37">
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B38" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C38" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="D38">
-        <v>6</v>
+        <v>308</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="F38">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="G38">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="H38">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="I38">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="J38">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="K38">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="L38"/>
       <c r="M38">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="N38">
         <v>0</v>
       </c>
-      <c r="O38" t="s">
-        <v>60</v>
+      <c r="O38">
+        <v>74.03</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="B39" t="s">
+        <v>31</v>
+      </c>
+      <c r="C39" t="s">
         <v>19</v>
       </c>
-      <c r="C39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="E39">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F39">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G39">
         <v>1</v>
       </c>
       <c r="H39">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="I39">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="J39">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="K39">
         <v>4</v>
       </c>
       <c r="L39"/>
       <c r="M39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N39">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>0</v>
+      </c>
+      <c r="O39">
+        <v>90.32</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="B40" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C40" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="D40">
+        <v>184</v>
+      </c>
+      <c r="E40">
+        <v>5</v>
+      </c>
+      <c r="F40">
+        <v>7</v>
+      </c>
+      <c r="G40">
+        <v>3</v>
+      </c>
+      <c r="H40">
         <v>56</v>
       </c>
-      <c r="E40">
-[...10 lines deleted...]
-      </c>
       <c r="I40">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="J40">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="K40">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L40"/>
       <c r="M40">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="N40">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>2</v>
+      </c>
+      <c r="O40">
+        <v>96.2</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B41" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="C41" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="D41">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="E41">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F41">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G41">
         <v>2</v>
       </c>
       <c r="H41">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="I41">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="J41">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K41">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="L41"/>
       <c r="M41">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N41">
         <v>0</v>
       </c>
       <c r="O41">
-        <v>94</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B42" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="C42" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D42">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E42">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F42">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G42">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="H42">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="I42">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="J42">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K42">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L42"/>
       <c r="M42">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N42">
         <v>0</v>
       </c>
       <c r="O42">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B43" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="C43" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D43">
-        <v>6</v>
+        <v>44</v>
       </c>
       <c r="E43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H43">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="I43">
         <v>2</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
       <c r="K43">
         <v>0</v>
       </c>
       <c r="L43"/>
       <c r="M43">
         <v>0</v>
       </c>
       <c r="N43">
         <v>0</v>
       </c>
       <c r="O43">
         <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B44" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="C44" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="D44">
+        <v>118</v>
+      </c>
+      <c r="E44">
+        <v>1</v>
+      </c>
+      <c r="F44">
         <v>6</v>
       </c>
-      <c r="E44">
-[...4 lines deleted...]
-      </c>
       <c r="G44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H44">
-        <v>2</v>
+        <v>45</v>
       </c>
       <c r="I44">
-        <v>2</v>
+        <v>46</v>
       </c>
       <c r="J44">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="K44">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L44"/>
       <c r="M44">
         <v>0</v>
       </c>
       <c r="N44">
         <v>0</v>
       </c>
-      <c r="O44" t="s">
-        <v>21</v>
+      <c r="O44">
+        <v>94.92</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B45" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C45" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="D45">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="E45">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F45">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G45">
         <v>1</v>
       </c>
       <c r="H45">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="I45">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="J45">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K45">
         <v>0</v>
       </c>
       <c r="L45"/>
       <c r="M45">
         <v>0</v>
       </c>
       <c r="N45">
         <v>0</v>
       </c>
-      <c r="O45" t="s">
-        <v>21</v>
+      <c r="O45">
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B46" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C46" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D46">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="E46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="H46">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>
       <c r="L46"/>
       <c r="M46">
         <v>0</v>
       </c>
       <c r="N46">
         <v>0</v>
       </c>
-      <c r="O46" t="s">
-        <v>21</v>
+      <c r="O46">
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B47" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="C47" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D47">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="E47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="H47">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="I47">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L47"/>
       <c r="M47">
         <v>0</v>
       </c>
       <c r="N47">
         <v>0</v>
       </c>
-      <c r="O47" t="s">
-        <v>21</v>
+      <c r="O47">
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C48" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D48">
-        <v>6</v>
+        <v>275</v>
       </c>
       <c r="E48">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F48">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G48">
-        <v>4</v>
+        <v>38</v>
       </c>
       <c r="H48">
-        <v>0</v>
+        <v>110</v>
       </c>
       <c r="I48">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J48">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="K48">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="L48"/>
       <c r="M48">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N48">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2</v>
+      </c>
+      <c r="O48">
+        <v>97.09</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B49" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="C49" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D49">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
       <c r="G49">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H49">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="I49">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="J49">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K49">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L49"/>
       <c r="M49">
         <v>0</v>
       </c>
       <c r="N49">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2</v>
+      </c>
+      <c r="O49">
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B50" t="s">
+        <v>31</v>
+      </c>
+      <c r="C50" t="s">
+        <v>32</v>
+      </c>
+      <c r="D50">
+        <v>185</v>
+      </c>
+      <c r="E50">
+        <v>4</v>
+      </c>
+      <c r="F50">
+        <v>0</v>
+      </c>
+      <c r="G50">
+        <v>15</v>
+      </c>
+      <c r="H50">
         <v>68</v>
       </c>
-      <c r="C50" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I50">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="J50">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="K50">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="L50"/>
       <c r="M50">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N50">
         <v>0</v>
       </c>
-      <c r="O50" t="s">
-        <v>21</v>
+      <c r="O50">
+        <v>97.88</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B51" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="C51" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="D51">
-        <v>6</v>
+        <v>44</v>
       </c>
       <c r="E51">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F51">
         <v>0</v>
       </c>
       <c r="G51">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H51">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="I51">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J51">
         <v>0</v>
       </c>
       <c r="K51">
         <v>0</v>
       </c>
       <c r="L51"/>
       <c r="M51">
         <v>0</v>
       </c>
       <c r="N51">
         <v>0</v>
       </c>
-      <c r="O51" t="s">
-        <v>21</v>
+      <c r="O51">
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B52" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="C52" t="s">
-        <v>71</v>
+        <v>35</v>
       </c>
       <c r="D52">
-        <v>6</v>
+        <v>44</v>
       </c>
       <c r="E52">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
       <c r="G52">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="H52">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="I52">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J52">
         <v>0</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
       <c r="L52"/>
       <c r="M52">
         <v>0</v>
       </c>
       <c r="N52">
         <v>0</v>
       </c>
-      <c r="O52" t="s">
-        <v>21</v>
+      <c r="O52">
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B53" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D53">
-        <v>6</v>
+        <v>44</v>
       </c>
       <c r="E53">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F53">
         <v>0</v>
       </c>
       <c r="G53">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="H53">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="I53">
         <v>0</v>
       </c>
       <c r="J53">
         <v>0</v>
       </c>
       <c r="K53">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L53"/>
       <c r="M53">
         <v>0</v>
       </c>
       <c r="N53">
         <v>0</v>
       </c>
-      <c r="O53" t="s">
-        <v>21</v>
+      <c r="O53">
+        <v>100</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B54" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="C54" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D54">
+        <v>114</v>
+      </c>
+      <c r="E54">
+        <v>1</v>
+      </c>
+      <c r="F54">
+        <v>0</v>
+      </c>
+      <c r="G54">
+        <v>21</v>
+      </c>
+      <c r="H54">
+        <v>46</v>
+      </c>
+      <c r="I54">
+        <v>33</v>
+      </c>
+      <c r="J54">
         <v>6</v>
       </c>
-      <c r="E54">
-[...16 lines deleted...]
-      </c>
       <c r="K54">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="L54"/>
       <c r="M54">
         <v>0</v>
       </c>
       <c r="N54">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>1</v>
+      </c>
+      <c r="O54">
+        <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B55" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D55">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="E55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G55">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H55">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="I55">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L55"/>
       <c r="M55">
         <v>0</v>
       </c>
       <c r="N55">
         <v>0</v>
       </c>
-      <c r="O55" t="s">
-        <v>21</v>
+      <c r="O55">
+        <v>93.93</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B56" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C56" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="D56">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="E56">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F56">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G56">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="H56">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="I56">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="J56">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K56">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="L56"/>
       <c r="M56">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="N56">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>0</v>
+      </c>
+      <c r="O56">
+        <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B57" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="C57" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="D57">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="E57">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F57">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G57">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H57">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="I57">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="J57">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K57">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="L57"/>
       <c r="M57">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="N57">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>0</v>
+      </c>
+      <c r="O57">
+        <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="B58" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="C58" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>340</v>
       </c>
       <c r="E58">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="F58">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="G58">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="H58">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="I58">
-        <v>2</v>
+        <v>126</v>
       </c>
       <c r="J58">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="K58">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="L58"/>
       <c r="M58">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N58">
         <v>0</v>
       </c>
       <c r="O58">
-        <v>100</v>
+        <v>89.41</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="B59" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="C59" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D59">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="E59">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F59">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G59">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="H59">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I59">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="J59">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K59">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="L59"/>
       <c r="M59">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N59">
         <v>0</v>
       </c>
       <c r="O59">
-        <v>100</v>
+        <v>85.37</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="B60" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C60" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="D60">
-        <v>27</v>
+        <v>207</v>
       </c>
       <c r="E60">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F60">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="G60">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="H60">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="I60">
-        <v>1</v>
+        <v>61</v>
       </c>
       <c r="J60">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="K60">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="L60"/>
       <c r="M60">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="N60">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O60">
-        <v>100</v>
+        <v>80.19</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="B61" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="C61" t="s">
-        <v>81</v>
+        <v>26</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="E61">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F61">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G61">
+        <v>0</v>
+      </c>
+      <c r="H61">
         <v>7</v>
       </c>
-      <c r="H61">
-[...1 lines deleted...]
-      </c>
       <c r="I61">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="J61">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K61">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L61"/>
       <c r="M61">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N61">
         <v>0</v>
       </c>
       <c r="O61">
-        <v>100</v>
+        <v>88.37</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="B62" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="C62" t="s">
-        <v>83</v>
+        <v>28</v>
       </c>
       <c r="D62">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="E62">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F62">
         <v>0</v>
       </c>
       <c r="G62">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H62">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="I62">
+        <v>9</v>
+      </c>
+      <c r="J62">
+        <v>1</v>
+      </c>
+      <c r="K62">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>2</v>
       </c>
       <c r="L62"/>
       <c r="M62">
         <v>0</v>
       </c>
       <c r="N62">
         <v>0</v>
       </c>
       <c r="O62">
         <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="B63" t="s">
-        <v>84</v>
+        <v>29</v>
       </c>
       <c r="C63" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="D63">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="E63">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H63">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I63">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="J63">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K63">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L63"/>
       <c r="M63">
         <v>0</v>
       </c>
       <c r="N63">
         <v>0</v>
       </c>
       <c r="O63">
         <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="B64" t="s">
-        <v>87</v>
+        <v>38</v>
       </c>
       <c r="C64" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="D64">
-        <v>16</v>
+        <v>157</v>
       </c>
       <c r="E64">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F64">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G64">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H64">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="I64">
+        <v>76</v>
+      </c>
+      <c r="J64">
+        <v>25</v>
+      </c>
+      <c r="K64">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L64"/>
       <c r="M64">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N64">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O64">
-        <v>87.5</v>
+        <v>96.18</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="B65" t="s">
-        <v>88</v>
+        <v>31</v>
       </c>
       <c r="C65" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="D65">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="E65">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F65">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I65">
+        <v>11</v>
+      </c>
+      <c r="J65">
         <v>4</v>
       </c>
-      <c r="J65">
-[...1 lines deleted...]
-      </c>
       <c r="K65">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="L65"/>
       <c r="M65">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N65">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O65">
-        <v>100</v>
+        <v>77.7</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="B66" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="C66" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="D66">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="E66">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F66">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G66">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="H66">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="I66">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J66">
         <v>0</v>
       </c>
       <c r="K66">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L66"/>
       <c r="M66">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N66">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O66">
-        <v>93.75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="B67" t="s">
-        <v>89</v>
+        <v>29</v>
       </c>
       <c r="C67" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="E67">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
       <c r="G67">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="H67">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="I67">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J67">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K67">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L67"/>
       <c r="M67">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N67">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O67">
         <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="B68" t="s">
-        <v>88</v>
+        <v>20</v>
       </c>
       <c r="C68" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D68">
-        <v>16</v>
+        <v>321</v>
       </c>
       <c r="E68">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F68">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G68">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="H68">
-        <v>0</v>
+        <v>122</v>
       </c>
       <c r="I68">
-        <v>6</v>
+        <v>116</v>
       </c>
       <c r="J68">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="K68">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="L68"/>
       <c r="M68">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="N68">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O68">
-        <v>81.25</v>
+        <v>97.51</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="B69" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C69" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D69">
-        <v>65</v>
+        <v>194</v>
       </c>
       <c r="E69">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F69">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="G69">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H69">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="I69">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="J69">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="K69">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="L69"/>
       <c r="M69">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="N69">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="O69">
-        <v>90.62</v>
+        <v>91.24</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="B70" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="C70" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="D70">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="E70">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F70">
+        <v>0</v>
+      </c>
+      <c r="G70">
+        <v>25</v>
+      </c>
+      <c r="H70">
+        <v>7</v>
+      </c>
+      <c r="I70">
         <v>9</v>
       </c>
-      <c r="G70">
-[...7 lines deleted...]
-      </c>
       <c r="J70">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="K70">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L70"/>
       <c r="M70">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="N70">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>0</v>
+      </c>
+      <c r="O70">
+        <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="B71" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="C71" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="D71">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="E71">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F71">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G71">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="H71">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="I71">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="J71">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K71">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L71"/>
       <c r="M71">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N71">
         <v>0</v>
       </c>
       <c r="O71">
-        <v>90.0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="B72" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="C72" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="D72">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="E72">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F72">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G72">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="H72">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="I72">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J72">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K72">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="L72"/>
       <c r="M72">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="N72">
         <v>0</v>
       </c>
       <c r="O72">
-        <v>84.74</v>
+        <v>100</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="B73" t="s">
-        <v>87</v>
+        <v>38</v>
       </c>
       <c r="C73" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="D73">
-        <v>59</v>
+        <v>174</v>
       </c>
       <c r="E73">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F73">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="G73">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H73">
-        <v>5</v>
+        <v>58</v>
       </c>
       <c r="I73">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="J73">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="K73">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="L73"/>
       <c r="M73">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="N73">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>1</v>
+      </c>
+      <c r="O73">
+        <v>99.42</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" t="s">
-        <v>93</v>
+        <v>49</v>
       </c>
       <c r="B74" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="C74" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D74">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G74">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H74">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I74">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="J74">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K74">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="L74"/>
       <c r="M74">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N74">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O74">
-        <v>100</v>
+        <v>97.5</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" t="s">
-        <v>94</v>
+        <v>49</v>
       </c>
       <c r="B75" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="C75" t="s">
-        <v>66</v>
+        <v>45</v>
       </c>
       <c r="D75">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
       <c r="G75">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="H75">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="I75">
         <v>1</v>
       </c>
       <c r="J75">
         <v>0</v>
       </c>
       <c r="K75">
         <v>0</v>
       </c>
       <c r="L75"/>
       <c r="M75">
         <v>0</v>
       </c>
       <c r="N75">
         <v>0</v>
       </c>
-      <c r="O75" t="s">
-        <v>21</v>
+      <c r="O75">
+        <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" t="s">
-        <v>95</v>
+        <v>49</v>
       </c>
       <c r="B76" t="s">
-        <v>96</v>
+        <v>29</v>
       </c>
       <c r="C76" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="D76">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G76">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="H76">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I76">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="J76">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="K76">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="L76"/>
       <c r="M76">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N76">
         <v>0</v>
       </c>
       <c r="O76">
-        <v>100</v>
+        <v>97.5</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" t="s">
-        <v>97</v>
+        <v>49</v>
       </c>
       <c r="B77" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="C77" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="D77">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="E77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F77">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G77">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="H77">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I77">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="J77">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="K77">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L77"/>
       <c r="M77">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N77">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2</v>
+      </c>
+      <c r="O77">
+        <v>94.11</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
       <c r="B78" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="C78" t="s">
-        <v>101</v>
+        <v>58</v>
       </c>
       <c r="D78">
-        <v>27</v>
+        <v>112</v>
       </c>
       <c r="E78">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F78">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G78">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="H78">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="I78">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="J78">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="K78">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="L78"/>
       <c r="M78">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N78">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O78">
-        <v>100</v>
+        <v>97.3</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="B79" t="s">
-        <v>88</v>
+        <v>25</v>
       </c>
       <c r="C79" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="E79">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F79">
         <v>0</v>
       </c>
       <c r="G79">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="H79">
-        <v>9</v>
+        <v>54</v>
       </c>
       <c r="I79">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="J79">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K79">
         <v>0</v>
       </c>
       <c r="L79"/>
       <c r="M79">
         <v>0</v>
       </c>
       <c r="N79">
         <v>0</v>
       </c>
       <c r="O79">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="B80" t="s">
-        <v>89</v>
+        <v>38</v>
       </c>
       <c r="C80" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D80">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="E80">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F80">
         <v>0</v>
       </c>
       <c r="G80">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="H80">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="I80">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J80">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K80">
         <v>0</v>
       </c>
       <c r="L80"/>
       <c r="M80">
         <v>0</v>
       </c>
       <c r="N80">
         <v>0</v>
       </c>
       <c r="O80">
         <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="B81" t="s">
-        <v>103</v>
+        <v>31</v>
       </c>
       <c r="C81" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="D81">
-        <v>16</v>
+        <v>226</v>
       </c>
       <c r="E81">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F81">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="G81">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H81">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="I81">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="J81">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="K81">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="L81"/>
       <c r="M81">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="N81">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="O81">
-        <v>100</v>
+        <v>91.2</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="B82" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="C82" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="D82">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="E82">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F82">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G82">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H82">
         <v>6</v>
       </c>
       <c r="I82">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="J82">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K82">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L82"/>
       <c r="M82">
         <v>0</v>
       </c>
       <c r="N82">
         <v>0</v>
       </c>
       <c r="O82">
-        <v>100</v>
+        <v>93.2</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="B83" t="s">
-        <v>89</v>
+        <v>29</v>
       </c>
       <c r="C83" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D83">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="E83">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F83">
         <v>0</v>
       </c>
       <c r="G83">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="H83">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="I83">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="J83">
         <v>2</v>
       </c>
       <c r="K83">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L83"/>
       <c r="M83">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N83">
         <v>0</v>
       </c>
       <c r="O83">
         <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="B84" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="C84" t="s">
+        <v>64</v>
+      </c>
+      <c r="D84">
         <v>47</v>
       </c>
-      <c r="D84">
-[...1 lines deleted...]
-      </c>
       <c r="E84">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F84">
         <v>0</v>
       </c>
       <c r="G84">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H84">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="I84">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="J84">
         <v>0</v>
       </c>
       <c r="K84">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L84"/>
       <c r="M84">
         <v>0</v>
       </c>
       <c r="N84">
         <v>0</v>
       </c>
       <c r="O84">
         <v>100</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="B85" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="C85" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="D85">
-        <v>65</v>
+        <v>148</v>
       </c>
       <c r="E85">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F85">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G85">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="H85">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="I85">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="J85">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K85">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L85"/>
       <c r="M85">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N85">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O85">
-        <v>98.47</v>
+        <v>98.7</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="B86" t="s">
-        <v>87</v>
+        <v>31</v>
       </c>
       <c r="C86" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D86">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="E86">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F86">
         <v>2</v>
       </c>
       <c r="G86">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H86">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="I86">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="J86">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="K86">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L86"/>
       <c r="M86">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N86">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O86">
-        <v>96.92</v>
+        <v>94.7</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="B87" t="s">
-        <v>103</v>
+        <v>29</v>
       </c>
       <c r="C87" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="D87">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="E87">
         <v>1</v>
       </c>
       <c r="F87">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G87">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H87">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="I87">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="J87">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K87">
         <v>0</v>
       </c>
       <c r="L87"/>
       <c r="M87">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N87">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>6</v>
+      </c>
+      <c r="O87">
+        <v>100</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" t="s">
-        <v>105</v>
+        <v>57</v>
       </c>
       <c r="B88" t="s">
-        <v>106</v>
+        <v>29</v>
       </c>
       <c r="C88" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="D88">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="E88">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F88">
         <v>0</v>
       </c>
       <c r="G88">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="H88">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="I88">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J88">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K88">
         <v>0</v>
       </c>
       <c r="L88"/>
       <c r="M88">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N88">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O88">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15">
+      <c r="A89" t="s">
+        <v>57</v>
+      </c>
+      <c r="B89" t="s">
+        <v>38</v>
+      </c>
+      <c r="C89" t="s">
+        <v>66</v>
+      </c>
+      <c r="D89">
+        <v>105</v>
+      </c>
+      <c r="E89">
+        <v>2</v>
+      </c>
+      <c r="F89">
+        <v>0</v>
+      </c>
+      <c r="G89">
+        <v>14</v>
+      </c>
+      <c r="H89">
+        <v>40</v>
+      </c>
+      <c r="I89">
+        <v>32</v>
+      </c>
+      <c r="J89">
+        <v>11</v>
+      </c>
+      <c r="K89">
+        <v>5</v>
+      </c>
+      <c r="L89"/>
+      <c r="M89">
+        <v>3</v>
+      </c>
+      <c r="N89">
+        <v>0</v>
+      </c>
+      <c r="O89">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15">
+      <c r="A90" t="s">
+        <v>57</v>
+      </c>
+      <c r="B90" t="s">
+        <v>25</v>
+      </c>
+      <c r="C90" t="s">
+        <v>67</v>
+      </c>
+      <c r="D90">
+        <v>106</v>
+      </c>
+      <c r="E90">
+        <v>1</v>
+      </c>
+      <c r="F90">
+        <v>0</v>
+      </c>
+      <c r="G90">
+        <v>32</v>
+      </c>
+      <c r="H90">
+        <v>47</v>
+      </c>
+      <c r="I90">
+        <v>26</v>
+      </c>
+      <c r="J90">
+        <v>0</v>
+      </c>
+      <c r="K90">
+        <v>1</v>
+      </c>
+      <c r="L90"/>
+      <c r="M90">
+        <v>0</v>
+      </c>
+      <c r="N90">
+        <v>0</v>
+      </c>
+      <c r="O90">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15">
+      <c r="A91" t="s">
+        <v>57</v>
+      </c>
+      <c r="B91" t="s">
+        <v>38</v>
+      </c>
+      <c r="C91" t="s">
+        <v>68</v>
+      </c>
+      <c r="D91">
+        <v>46</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+      <c r="F91">
+        <v>0</v>
+      </c>
+      <c r="G91">
+        <v>18</v>
+      </c>
+      <c r="H91">
+        <v>16</v>
+      </c>
+      <c r="I91">
+        <v>2</v>
+      </c>
+      <c r="J91">
+        <v>0</v>
+      </c>
+      <c r="K91">
+        <v>0</v>
+      </c>
+      <c r="L91"/>
+      <c r="M91">
+        <v>0</v>
+      </c>
+      <c r="N91">
+        <v>0</v>
+      </c>
+      <c r="O91">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15">
+      <c r="A92" t="s">
+        <v>57</v>
+      </c>
+      <c r="B92" t="s">
+        <v>31</v>
+      </c>
+      <c r="C92" t="s">
+        <v>50</v>
+      </c>
+      <c r="D92">
+        <v>215</v>
+      </c>
+      <c r="E92">
+        <v>6</v>
+      </c>
+      <c r="F92">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>2</v>
+      </c>
+      <c r="H92">
+        <v>52</v>
+      </c>
+      <c r="I92">
+        <v>76</v>
+      </c>
+      <c r="J92">
+        <v>25</v>
+      </c>
+      <c r="K92">
+        <v>25</v>
+      </c>
+      <c r="L92"/>
+      <c r="M92">
+        <v>21</v>
+      </c>
+      <c r="N92">
+        <v>6</v>
+      </c>
+      <c r="O92">
+        <v>96.3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15">
+      <c r="A93" t="s">
+        <v>57</v>
+      </c>
+      <c r="B93" t="s">
+        <v>25</v>
+      </c>
+      <c r="C93" t="s">
+        <v>52</v>
+      </c>
+      <c r="D93">
+        <v>45</v>
+      </c>
+      <c r="E93">
+        <v>3</v>
+      </c>
+      <c r="F93">
+        <v>0</v>
+      </c>
+      <c r="G93">
+        <v>0</v>
+      </c>
+      <c r="H93">
+        <v>9</v>
+      </c>
+      <c r="I93">
+        <v>20</v>
+      </c>
+      <c r="J93">
+        <v>11</v>
+      </c>
+      <c r="K93">
+        <v>5</v>
+      </c>
+      <c r="L93"/>
+      <c r="M93">
+        <v>0</v>
+      </c>
+      <c r="N93">
+        <v>0</v>
+      </c>
+      <c r="O93">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15">
+      <c r="A94" t="s">
+        <v>57</v>
+      </c>
+      <c r="B94" t="s">
+        <v>34</v>
+      </c>
+      <c r="C94" t="s">
+        <v>51</v>
+      </c>
+      <c r="D94">
+        <v>47</v>
+      </c>
+      <c r="E94">
+        <v>1</v>
+      </c>
+      <c r="F94">
+        <v>0</v>
+      </c>
+      <c r="G94">
+        <v>19</v>
+      </c>
+      <c r="H94">
+        <v>20</v>
+      </c>
+      <c r="I94">
+        <v>4</v>
+      </c>
+      <c r="J94">
+        <v>3</v>
+      </c>
+      <c r="K94">
+        <v>1</v>
+      </c>
+      <c r="L94"/>
+      <c r="M94">
+        <v>0</v>
+      </c>
+      <c r="N94">
+        <v>0</v>
+      </c>
+      <c r="O94">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15">
+      <c r="A95" t="s">
+        <v>57</v>
+      </c>
+      <c r="B95" t="s">
+        <v>29</v>
+      </c>
+      <c r="C95" t="s">
+        <v>69</v>
+      </c>
+      <c r="D95">
+        <v>47</v>
+      </c>
+      <c r="E95">
+        <v>1</v>
+      </c>
+      <c r="F95">
+        <v>0</v>
+      </c>
+      <c r="G95">
+        <v>8</v>
+      </c>
+      <c r="H95">
+        <v>33</v>
+      </c>
+      <c r="I95">
+        <v>6</v>
+      </c>
+      <c r="J95">
+        <v>0</v>
+      </c>
+      <c r="K95">
+        <v>0</v>
+      </c>
+      <c r="L95"/>
+      <c r="M95">
+        <v>0</v>
+      </c>
+      <c r="N95">
+        <v>0</v>
+      </c>
+      <c r="O95">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15">
+      <c r="A96" t="s">
+        <v>57</v>
+      </c>
+      <c r="B96" t="s">
+        <v>38</v>
+      </c>
+      <c r="C96" t="s">
+        <v>54</v>
+      </c>
+      <c r="D96">
+        <v>157</v>
+      </c>
+      <c r="E96">
+        <v>3</v>
+      </c>
+      <c r="F96">
+        <v>0</v>
+      </c>
+      <c r="G96">
+        <v>4</v>
+      </c>
+      <c r="H96">
+        <v>88</v>
+      </c>
+      <c r="I96">
+        <v>56</v>
+      </c>
+      <c r="J96">
+        <v>7</v>
+      </c>
+      <c r="K96">
+        <v>1</v>
+      </c>
+      <c r="L96"/>
+      <c r="M96">
+        <v>0</v>
+      </c>
+      <c r="N96">
+        <v>1</v>
+      </c>
+      <c r="O96">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15">
+      <c r="A97" t="s">
+        <v>57</v>
+      </c>
+      <c r="B97" t="s">
+        <v>31</v>
+      </c>
+      <c r="C97" t="s">
+        <v>55</v>
+      </c>
+      <c r="D97">
+        <v>34</v>
+      </c>
+      <c r="E97">
+        <v>4</v>
+      </c>
+      <c r="F97">
+        <v>0</v>
+      </c>
+      <c r="G97">
+        <v>0</v>
+      </c>
+      <c r="H97">
+        <v>6</v>
+      </c>
+      <c r="I97">
+        <v>20</v>
+      </c>
+      <c r="J97">
+        <v>4</v>
+      </c>
+      <c r="K97">
+        <v>4</v>
+      </c>
+      <c r="L97"/>
+      <c r="M97">
+        <v>0</v>
+      </c>
+      <c r="N97">
+        <v>0</v>
+      </c>
+      <c r="O97">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15">
+      <c r="A98" t="s">
+        <v>57</v>
+      </c>
+      <c r="B98" t="s">
+        <v>20</v>
+      </c>
+      <c r="C98" t="s">
+        <v>45</v>
+      </c>
+      <c r="D98">
+        <v>33</v>
+      </c>
+      <c r="E98">
+        <v>5</v>
+      </c>
+      <c r="F98">
+        <v>0</v>
+      </c>
+      <c r="G98">
+        <v>18</v>
+      </c>
+      <c r="H98">
+        <v>3</v>
+      </c>
+      <c r="I98">
+        <v>10</v>
+      </c>
+      <c r="J98">
+        <v>1</v>
+      </c>
+      <c r="K98">
+        <v>1</v>
+      </c>
+      <c r="L98"/>
+      <c r="M98">
+        <v>0</v>
+      </c>
+      <c r="N98">
+        <v>0</v>
+      </c>
+      <c r="O98">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15">
+      <c r="A99" t="s">
+        <v>57</v>
+      </c>
+      <c r="B99" t="s">
+        <v>29</v>
+      </c>
+      <c r="C99" t="s">
+        <v>56</v>
+      </c>
+      <c r="D99">
+        <v>37</v>
+      </c>
+      <c r="E99">
+        <v>1</v>
+      </c>
+      <c r="F99">
+        <v>0</v>
+      </c>
+      <c r="G99">
+        <v>2</v>
+      </c>
+      <c r="H99">
+        <v>26</v>
+      </c>
+      <c r="I99">
+        <v>7</v>
+      </c>
+      <c r="J99">
+        <v>1</v>
+      </c>
+      <c r="K99">
+        <v>1</v>
+      </c>
+      <c r="L99"/>
+      <c r="M99">
+        <v>0</v>
+      </c>
+      <c r="N99">
+        <v>0</v>
+      </c>
+      <c r="O99">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15">
+      <c r="A100" t="s">
+        <v>70</v>
+      </c>
+      <c r="B100" t="s">
+        <v>38</v>
+      </c>
+      <c r="C100" t="s">
+        <v>71</v>
+      </c>
+      <c r="D100">
+        <v>280</v>
+      </c>
+      <c r="E100">
+        <v>44</v>
+      </c>
+      <c r="F100">
+        <v>31</v>
+      </c>
+      <c r="G100">
+        <v>8</v>
+      </c>
+      <c r="H100">
+        <v>70</v>
+      </c>
+      <c r="I100">
+        <v>117</v>
+      </c>
+      <c r="J100">
+        <v>23</v>
+      </c>
+      <c r="K100">
+        <v>17</v>
+      </c>
+      <c r="L100"/>
+      <c r="M100">
+        <v>14</v>
+      </c>
+      <c r="N100">
+        <v>0</v>
+      </c>
+      <c r="O100">
+        <v>88.92</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15">
+      <c r="A101" t="s">
+        <v>72</v>
+      </c>
+      <c r="B101" t="s">
+        <v>25</v>
+      </c>
+      <c r="C101" t="s">
+        <v>73</v>
+      </c>
+      <c r="D101">
+        <v>284</v>
+      </c>
+      <c r="E101">
+        <v>40</v>
+      </c>
+      <c r="F101">
+        <v>0</v>
+      </c>
+      <c r="G101">
+        <v>80</v>
+      </c>
+      <c r="H101">
+        <v>112</v>
+      </c>
+      <c r="I101">
+        <v>70</v>
+      </c>
+      <c r="J101">
+        <v>2</v>
+      </c>
+      <c r="K101">
+        <v>10</v>
+      </c>
+      <c r="L101"/>
+      <c r="M101">
+        <v>0</v>
+      </c>
+      <c r="N101">
+        <v>0</v>
+      </c>
+      <c r="O101">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15">
+      <c r="A102" t="s">
+        <v>72</v>
+      </c>
+      <c r="B102" t="s">
+        <v>38</v>
+      </c>
+      <c r="C102" t="s">
+        <v>74</v>
+      </c>
+      <c r="D102">
+        <v>112</v>
+      </c>
+      <c r="E102">
+        <v>14</v>
+      </c>
+      <c r="F102">
+        <v>0</v>
+      </c>
+      <c r="G102">
+        <v>56</v>
+      </c>
+      <c r="H102">
+        <v>47</v>
+      </c>
+      <c r="I102">
+        <v>9</v>
+      </c>
+      <c r="J102">
+        <v>0</v>
+      </c>
+      <c r="K102">
+        <v>0</v>
+      </c>
+      <c r="L102"/>
+      <c r="M102">
+        <v>0</v>
+      </c>
+      <c r="N102">
+        <v>0</v>
+      </c>
+      <c r="O102">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15">
+      <c r="A103" t="s">
+        <v>72</v>
+      </c>
+      <c r="B103" t="s">
+        <v>25</v>
+      </c>
+      <c r="C103" t="s">
+        <v>75</v>
+      </c>
+      <c r="D103">
+        <v>30</v>
+      </c>
+      <c r="E103">
+        <v>4</v>
+      </c>
+      <c r="F103">
+        <v>3</v>
+      </c>
+      <c r="G103">
+        <v>0</v>
+      </c>
+      <c r="H103">
+        <v>2</v>
+      </c>
+      <c r="I103">
+        <v>15</v>
+      </c>
+      <c r="J103">
+        <v>5</v>
+      </c>
+      <c r="K103">
+        <v>3</v>
+      </c>
+      <c r="L103"/>
+      <c r="M103">
+        <v>2</v>
+      </c>
+      <c r="N103">
+        <v>0</v>
+      </c>
+      <c r="O103">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15">
+      <c r="A104" t="s">
+        <v>72</v>
+      </c>
+      <c r="B104" t="s">
+        <v>31</v>
+      </c>
+      <c r="C104" t="s">
+        <v>76</v>
+      </c>
+      <c r="D104">
+        <v>31</v>
+      </c>
+      <c r="E104">
+        <v>3</v>
+      </c>
+      <c r="F104">
+        <v>0</v>
+      </c>
+      <c r="G104">
+        <v>10</v>
+      </c>
+      <c r="H104">
+        <v>14</v>
+      </c>
+      <c r="I104">
+        <v>5</v>
+      </c>
+      <c r="J104">
+        <v>1</v>
+      </c>
+      <c r="K104">
+        <v>1</v>
+      </c>
+      <c r="L104"/>
+      <c r="M104">
+        <v>0</v>
+      </c>
+      <c r="N104">
+        <v>0</v>
+      </c>
+      <c r="O104">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15">
+      <c r="A105" t="s">
+        <v>72</v>
+      </c>
+      <c r="B105" t="s">
+        <v>31</v>
+      </c>
+      <c r="C105" t="s">
+        <v>77</v>
+      </c>
+      <c r="D105">
+        <v>50</v>
+      </c>
+      <c r="E105">
+        <v>4</v>
+      </c>
+      <c r="F105">
+        <v>0</v>
+      </c>
+      <c r="G105">
+        <v>1</v>
+      </c>
+      <c r="H105">
+        <v>15</v>
+      </c>
+      <c r="I105">
+        <v>16</v>
+      </c>
+      <c r="J105">
+        <v>7</v>
+      </c>
+      <c r="K105">
+        <v>6</v>
+      </c>
+      <c r="L105"/>
+      <c r="M105">
+        <v>4</v>
+      </c>
+      <c r="N105">
+        <v>1</v>
+      </c>
+      <c r="O105">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15">
+      <c r="A106" t="s">
+        <v>72</v>
+      </c>
+      <c r="B106" t="s">
+        <v>31</v>
+      </c>
+      <c r="C106" t="s">
+        <v>78</v>
+      </c>
+      <c r="D106">
+        <v>46</v>
+      </c>
+      <c r="E106">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>0</v>
+      </c>
+      <c r="G106">
+        <v>11</v>
+      </c>
+      <c r="H106">
+        <v>21</v>
+      </c>
+      <c r="I106">
+        <v>13</v>
+      </c>
+      <c r="J106">
+        <v>1</v>
+      </c>
+      <c r="K106">
+        <v>0</v>
+      </c>
+      <c r="L106"/>
+      <c r="M106">
+        <v>0</v>
+      </c>
+      <c r="N106">
+        <v>0</v>
+      </c>
+      <c r="O106">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15">
+      <c r="A107" t="s">
+        <v>72</v>
+      </c>
+      <c r="B107" t="s">
+        <v>38</v>
+      </c>
+      <c r="C107" t="s">
+        <v>79</v>
+      </c>
+      <c r="D107">
+        <v>28</v>
+      </c>
+      <c r="E107">
+        <v>6</v>
+      </c>
+      <c r="F107">
+        <v>2</v>
+      </c>
+      <c r="G107">
+        <v>1</v>
+      </c>
+      <c r="H107">
+        <v>5</v>
+      </c>
+      <c r="I107">
+        <v>12</v>
+      </c>
+      <c r="J107">
+        <v>2</v>
+      </c>
+      <c r="K107">
+        <v>3</v>
+      </c>
+      <c r="L107"/>
+      <c r="M107">
+        <v>3</v>
+      </c>
+      <c r="N107">
+        <v>0</v>
+      </c>
+      <c r="O107">
+        <v>92.9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15">
+      <c r="A108" t="s">
+        <v>72</v>
+      </c>
+      <c r="B108" t="s">
+        <v>25</v>
+      </c>
+      <c r="C108" t="s">
+        <v>80</v>
+      </c>
+      <c r="D108">
+        <v>31</v>
+      </c>
+      <c r="E108">
+        <v>3</v>
+      </c>
+      <c r="F108">
+        <v>0</v>
+      </c>
+      <c r="G108">
+        <v>8</v>
+      </c>
+      <c r="H108">
+        <v>19</v>
+      </c>
+      <c r="I108">
+        <v>3</v>
+      </c>
+      <c r="J108">
+        <v>1</v>
+      </c>
+      <c r="K108">
+        <v>0</v>
+      </c>
+      <c r="L108"/>
+      <c r="M108">
+        <v>0</v>
+      </c>
+      <c r="N108">
+        <v>0</v>
+      </c>
+      <c r="O108">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15">
+      <c r="A109" t="s">
+        <v>72</v>
+      </c>
+      <c r="B109" t="s">
+        <v>31</v>
+      </c>
+      <c r="C109" t="s">
+        <v>81</v>
+      </c>
+      <c r="D109">
+        <v>31</v>
+      </c>
+      <c r="E109">
+        <v>3</v>
+      </c>
+      <c r="F109">
+        <v>1</v>
+      </c>
+      <c r="G109">
+        <v>2</v>
+      </c>
+      <c r="H109">
+        <v>13</v>
+      </c>
+      <c r="I109">
+        <v>12</v>
+      </c>
+      <c r="J109">
+        <v>1</v>
+      </c>
+      <c r="K109">
+        <v>1</v>
+      </c>
+      <c r="L109"/>
+      <c r="M109">
+        <v>1</v>
+      </c>
+      <c r="N109">
+        <v>0</v>
+      </c>
+      <c r="O109">
+        <v>96.8</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15">
+      <c r="A110" t="s">
+        <v>72</v>
+      </c>
+      <c r="B110" t="s">
+        <v>38</v>
+      </c>
+      <c r="C110" t="s">
+        <v>39</v>
+      </c>
+      <c r="D110">
+        <v>187</v>
+      </c>
+      <c r="E110">
+        <v>5</v>
+      </c>
+      <c r="F110">
+        <v>5</v>
+      </c>
+      <c r="G110">
+        <v>5</v>
+      </c>
+      <c r="H110">
+        <v>89</v>
+      </c>
+      <c r="I110">
+        <v>78</v>
+      </c>
+      <c r="J110">
+        <v>10</v>
+      </c>
+      <c r="K110">
+        <v>0</v>
+      </c>
+      <c r="L110"/>
+      <c r="M110">
+        <v>0</v>
+      </c>
+      <c r="N110">
+        <v>0</v>
+      </c>
+      <c r="O110">
+        <v>97.32</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15">
+      <c r="A111" t="s">
+        <v>72</v>
+      </c>
+      <c r="B111" t="s">
+        <v>31</v>
+      </c>
+      <c r="C111" t="s">
+        <v>40</v>
+      </c>
+      <c r="D111">
+        <v>45</v>
+      </c>
+      <c r="E111">
+        <v>0</v>
+      </c>
+      <c r="F111">
+        <v>3</v>
+      </c>
+      <c r="G111">
+        <v>0</v>
+      </c>
+      <c r="H111">
+        <v>7</v>
+      </c>
+      <c r="I111">
+        <v>13</v>
+      </c>
+      <c r="J111">
+        <v>8</v>
+      </c>
+      <c r="K111">
+        <v>11</v>
+      </c>
+      <c r="L111"/>
+      <c r="M111">
+        <v>3</v>
+      </c>
+      <c r="N111">
+        <v>0</v>
+      </c>
+      <c r="O111">
+        <v>93.3</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15">
+      <c r="A112" t="s">
+        <v>72</v>
+      </c>
+      <c r="B112" t="s">
+        <v>20</v>
+      </c>
+      <c r="C112" t="s">
+        <v>48</v>
+      </c>
+      <c r="D112">
+        <v>45</v>
+      </c>
+      <c r="E112">
+        <v>0</v>
+      </c>
+      <c r="F112">
+        <v>0</v>
+      </c>
+      <c r="G112">
+        <v>28</v>
+      </c>
+      <c r="H112">
+        <v>15</v>
+      </c>
+      <c r="I112">
+        <v>2</v>
+      </c>
+      <c r="J112">
+        <v>0</v>
+      </c>
+      <c r="K112">
+        <v>0</v>
+      </c>
+      <c r="L112"/>
+      <c r="M112">
+        <v>0</v>
+      </c>
+      <c r="N112">
+        <v>0</v>
+      </c>
+      <c r="O112">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15">
+      <c r="A113" t="s">
+        <v>72</v>
+      </c>
+      <c r="B113" t="s">
+        <v>29</v>
+      </c>
+      <c r="C113" t="s">
+        <v>65</v>
+      </c>
+      <c r="D113">
+        <v>45</v>
+      </c>
+      <c r="E113">
+        <v>0</v>
+      </c>
+      <c r="F113">
+        <v>0</v>
+      </c>
+      <c r="G113">
+        <v>1</v>
+      </c>
+      <c r="H113">
+        <v>15</v>
+      </c>
+      <c r="I113">
+        <v>28</v>
+      </c>
+      <c r="J113">
+        <v>1</v>
+      </c>
+      <c r="K113">
+        <v>0</v>
+      </c>
+      <c r="L113"/>
+      <c r="M113">
+        <v>0</v>
+      </c>
+      <c r="N113">
+        <v>0</v>
+      </c>
+      <c r="O113">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>