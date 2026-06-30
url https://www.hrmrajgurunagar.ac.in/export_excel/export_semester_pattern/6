--- v2 (2026-06-03)
+++ v3 (2026-06-30)
@@ -12,296 +12,155 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Name of Teacher</t>
   </si>
   <si>
     <t>Name of Subject</t>
   </si>
   <si>
     <t>Appeared</t>
   </si>
   <si>
     <t>Absent</t>
   </si>
   <si>
     <t>Failed</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>A+</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B+</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C+</t>
   </si>
   <si>
     <t>c</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Total Result</t>
   </si>
   <si>
-    <t>2019-2020</t>
-[...197 lines deleted...]
-    <t>GEO -201-IKS	Indian Geographical Knowledge (IKS Theory) (NEP 2020)</t>
+    <t>2019-20</t>
+  </si>
+  <si>
+    <t>LANDEPATIL K J</t>
+  </si>
+  <si>
+    <t>प्रारंभिक भारत : प्रागैतिहासिक काळ ते मौर्यकाळ307</t>
+  </si>
+  <si>
+    <t>प्रारंभिक भारत : उत्तर-मौर्यकाळ ते राष्ट्रकुट काळ</t>
+  </si>
+  <si>
+    <t>2020-21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">प्रारंभिक भारत : प्रागैतिहासिक काळ ते मौर्यकाळ </t>
+  </si>
+  <si>
+    <t>मराठ्यांचा इतिहास (१६३०-१७०७)</t>
+  </si>
+  <si>
+    <t>मराठ्यांचा इतिहास (१७०७-१८१८)</t>
+  </si>
+  <si>
+    <t>2021-22</t>
+  </si>
+  <si>
+    <t>भारतीय राष्ट्रीय आंदोलन (१८८५-१९४७)</t>
+  </si>
+  <si>
+    <t>स्वातंत्र्योत्तर भारत (१९४७-१९९१)</t>
+  </si>
+  <si>
+    <t>2022-23</t>
+  </si>
+  <si>
+    <t>2023-24</t>
+  </si>
+  <si>
+    <t>2025-26</t>
+  </si>
+  <si>
+    <t>HIS 101 T INDIAN NATIONAL MOVEMENT (1857-1920)</t>
+  </si>
+  <si>
+    <t>HIS 102 P INDIAN NATIONAL MOVEMENT (1857-1920)</t>
+  </si>
+  <si>
+    <t>IKS 101 T INDIAN KNOWLEDGE SYSTEMS (IKS) (GENERIC)</t>
+  </si>
+  <si>
+    <t>HIS-241-MN SOCIAL REFORMERS IN 19TH CENTURY MAHARASHTRA</t>
+  </si>
+  <si>
+    <t>HIS-242-MNP SOCIAL REFORMERS IN 19TH CENTURY MAHARASHTRA PRACTICAL</t>
+  </si>
+  <si>
+    <t>35174 INDIAN NATIONAL MOVEMENT (1885-1947)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -605,51 +464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O113"/>
+  <dimension ref="A1:O31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -671,5077 +530,1387 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2">
-        <v>245</v>
+        <v>297</v>
       </c>
       <c r="E2">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="F2">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="G2">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H2">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="I2">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="J2">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="K2">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="L2"/>
       <c r="M2">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="N2">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="O2">
-        <v>100</v>
+        <v>84.51</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
-        <v>24</v>
+        <v>276</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G3">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="H3">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="I3">
-        <v>7</v>
+        <v>113</v>
       </c>
       <c r="J3">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="K3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L3"/>
       <c r="M3">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="N3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="O3">
-        <v>100</v>
+        <v>98.55</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" t="s">
         <v>20</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4">
-        <v>292</v>
+        <v>232</v>
       </c>
       <c r="E4">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="F4">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="G4">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="H4">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="I4">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="J4">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="K4">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="L4"/>
       <c r="M4">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="N4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="O4">
-        <v>100</v>
+        <v>90.08</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" t="s">
         <v>18</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
+        <v>223</v>
+      </c>
+      <c r="E5">
+        <v>23</v>
+      </c>
+      <c r="F5">
+        <v>32</v>
+      </c>
+      <c r="G5">
+        <v>2</v>
+      </c>
+      <c r="H5">
+        <v>36</v>
+      </c>
+      <c r="I5">
+        <v>61</v>
+      </c>
+      <c r="J5">
+        <v>29</v>
+      </c>
+      <c r="K5">
         <v>24</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L5"/>
       <c r="M5">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="N5">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="O5">
-        <v>100</v>
+        <v>85.65</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D6">
-        <v>246</v>
+        <v>126</v>
       </c>
       <c r="E6">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="F6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G6">
-        <v>51</v>
+        <v>6</v>
       </c>
       <c r="H6">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="I6">
-        <v>95</v>
+        <v>63</v>
       </c>
       <c r="J6">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="K6">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="L6"/>
       <c r="M6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="N6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O6">
-        <v>98.37</v>
+        <v>99.2</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7">
+        <v>117</v>
+      </c>
+      <c r="E7">
+        <v>13</v>
+      </c>
+      <c r="F7">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>0</v>
+      </c>
+      <c r="H7">
         <v>18</v>
       </c>
-      <c r="C7" t="s">
+      <c r="I7">
+        <v>49</v>
+      </c>
+      <c r="J7">
         <v>19</v>
       </c>
-      <c r="D7">
-[...19 lines deleted...]
-      </c>
       <c r="K7">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="L7"/>
       <c r="M7">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="N7">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="O7">
-        <v>100</v>
+        <v>93.16</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8">
+        <v>306</v>
+      </c>
+      <c r="E8">
+        <v>19</v>
+      </c>
+      <c r="F8">
+        <v>9</v>
+      </c>
+      <c r="G8">
         <v>24</v>
       </c>
-      <c r="D8">
-[...10 lines deleted...]
-      </c>
       <c r="H8">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="I8">
-        <v>34</v>
+        <v>89</v>
       </c>
       <c r="J8">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="K8">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="L8"/>
       <c r="M8">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N8">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="O8">
-        <v>95.65</v>
+        <v>91.38</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D9">
-        <v>36</v>
+        <v>312</v>
       </c>
       <c r="E9">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F9">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="G9">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H9">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="I9">
-        <v>17</v>
+        <v>60</v>
       </c>
       <c r="J9">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="K9">
-        <v>2</v>
+        <v>64</v>
       </c>
       <c r="L9"/>
       <c r="M9">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="N9">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="O9">
-        <v>100</v>
+        <v>79.2</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D10">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="H10">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="I10">
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="J10">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="K10">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L10"/>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O10">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D11">
-        <v>36</v>
+        <v>92</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F11">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G11">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H11">
+        <v>2</v>
+      </c>
+      <c r="I11">
+        <v>18</v>
+      </c>
+      <c r="J11">
         <v>20</v>
       </c>
-      <c r="I11">
-[...4 lines deleted...]
-      </c>
       <c r="K11">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="L11"/>
       <c r="M11">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N11">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="O11">
-        <v>100</v>
+        <v>95.65</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12">
+        <v>104</v>
+      </c>
+      <c r="E12">
+        <v>4</v>
+      </c>
+      <c r="F12">
+        <v>0</v>
+      </c>
+      <c r="G12">
+        <v>29</v>
+      </c>
+      <c r="H12">
+        <v>38</v>
+      </c>
+      <c r="I12">
         <v>21</v>
       </c>
-      <c r="D12">
-[...16 lines deleted...]
-      </c>
       <c r="J12">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="K12">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L12"/>
       <c r="M12">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="N12">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="O12">
-        <v>98.74</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D13">
-        <v>55</v>
+        <v>95</v>
       </c>
       <c r="E13">
         <v>2</v>
       </c>
       <c r="F13">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G13">
+        <v>0</v>
+      </c>
+      <c r="H13">
+        <v>9</v>
+      </c>
+      <c r="I13">
+        <v>24</v>
+      </c>
+      <c r="J13">
         <v>13</v>
       </c>
-      <c r="H13">
-[...7 lines deleted...]
-      </c>
       <c r="K13">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="L13"/>
       <c r="M13">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="N13">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="O13">
-        <v>100</v>
+        <v>87.62</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D14">
-        <v>112</v>
+        <v>292</v>
       </c>
       <c r="E14">
-        <v>9</v>
+        <v>85</v>
       </c>
       <c r="F14">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="G14">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H14">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="I14">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="J14">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="K14">
-        <v>4</v>
+        <v>52</v>
       </c>
       <c r="L14"/>
       <c r="M14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N14">
         <v>1</v>
       </c>
       <c r="O14">
-        <v>89.26</v>
+        <v>70.89</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B15" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D15">
-        <v>36</v>
+        <v>261</v>
       </c>
       <c r="E15">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F15">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G15">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H15">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="I15">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="J15">
-        <v>4</v>
+        <v>46</v>
       </c>
       <c r="K15">
-        <v>3</v>
+        <v>50</v>
       </c>
       <c r="L15"/>
       <c r="M15">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
       <c r="O15">
-        <v>97.22</v>
+        <v>96.55</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="D16">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="E16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F16">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G16">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="H16">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="I16">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="J16">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="K16">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L16"/>
       <c r="M16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O16">
-        <v>100</v>
+        <v>87.08</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B17" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="D17">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="H17">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I17">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="J17">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17"/>
       <c r="M17">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N17">
         <v>0</v>
       </c>
       <c r="O17">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D18">
-        <v>308</v>
+        <v>79</v>
       </c>
       <c r="E18">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="F18">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G18">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="H18">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="I18">
-        <v>98</v>
+        <v>33</v>
       </c>
       <c r="J18">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="K18">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="L18"/>
       <c r="M18">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="N18">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="O18">
-        <v>96.43</v>
+        <v>89.87</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B19" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C19" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D19">
-        <v>50</v>
+        <v>79</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H19">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I19">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="J19">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="K19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L19"/>
       <c r="M19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N19">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O19">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B20" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C20" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D20">
-        <v>143</v>
+        <v>335</v>
       </c>
       <c r="E20">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F20">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="G20">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="H20">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="I20">
-        <v>33</v>
+        <v>124</v>
       </c>
       <c r="J20">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="K20">
-        <v>2</v>
+        <v>53</v>
       </c>
       <c r="L20"/>
       <c r="M20">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="N20">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="O20">
-        <v>100</v>
+        <v>91.04</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B21" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C21" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D21">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="E21">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F21">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G21">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="H21">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="I21">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="J21">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="K21">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L21"/>
       <c r="M21">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N21">
         <v>0</v>
       </c>
       <c r="O21">
-        <v>100</v>
+        <v>93.33</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B22" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="C22" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D22">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="E22">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="H22">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="I22">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="J22">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22"/>
       <c r="M22">
         <v>0</v>
       </c>
       <c r="N22">
         <v>0</v>
       </c>
       <c r="O22">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B23" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C23" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D23">
-        <v>41</v>
+        <v>302</v>
       </c>
       <c r="E23">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F23">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="G23">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="H23">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="I23">
-        <v>4</v>
+        <v>124</v>
       </c>
       <c r="J23">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="K23">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="L23"/>
       <c r="M23">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="N23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O23">
-        <v>100</v>
+        <v>91.39</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B24" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="D24">
-        <v>100</v>
+        <v>56</v>
       </c>
       <c r="E24">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F24">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G24">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="H24">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="I24">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J24">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="K24">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L24"/>
       <c r="M24">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N24">
         <v>0</v>
       </c>
       <c r="O24">
-        <v>100</v>
+        <v>89.28</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B25" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C25" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D25">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="E25">
         <v>2</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
         <v>4</v>
       </c>
       <c r="H25">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="I25">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J25">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="K25">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L25"/>
       <c r="M25">
         <v>0</v>
       </c>
       <c r="N25">
         <v>0</v>
       </c>
       <c r="O25">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" t="s">
+        <v>29</v>
+      </c>
+      <c r="D26">
+        <v>185</v>
+      </c>
+      <c r="E26">
+        <v>32</v>
+      </c>
+      <c r="F26">
+        <v>31</v>
+      </c>
+      <c r="G26">
+        <v>3</v>
+      </c>
+      <c r="H26">
+        <v>12</v>
+      </c>
+      <c r="I26">
+        <v>46</v>
+      </c>
+      <c r="J26">
+        <v>24</v>
+      </c>
+      <c r="K26">
         <v>37</v>
-      </c>
-[...28 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L26"/>
       <c r="M26">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="N26">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="O26">
-        <v>100</v>
+        <v>83.24</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" t="s">
+        <v>30</v>
+      </c>
+      <c r="D27">
+        <v>180</v>
+      </c>
+      <c r="E27">
         <v>37</v>
       </c>
-      <c r="B27" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
-        <v>3</v>
+        <v>52</v>
       </c>
       <c r="H27">
-        <v>18</v>
+        <v>79</v>
       </c>
       <c r="I27">
-        <v>5</v>
+        <v>33</v>
       </c>
       <c r="J27">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="K27">
         <v>2</v>
       </c>
       <c r="L27"/>
       <c r="M27">
         <v>0</v>
       </c>
       <c r="N27">
         <v>0</v>
       </c>
       <c r="O27">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="B28" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C28" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="D28">
-        <v>309</v>
+        <v>328</v>
       </c>
       <c r="E28">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F28">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G28">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H28">
-        <v>66</v>
+        <v>9</v>
       </c>
       <c r="I28">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="J28">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="K28">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="L28"/>
       <c r="M28">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="N28">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="O28">
-        <v>90.29</v>
+        <v>91.15</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C29" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D29">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H29">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="I29">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="J29">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="K29">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L29"/>
       <c r="M29">
         <v>2</v>
       </c>
       <c r="N29">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O29">
-        <v>100</v>
+        <v>97.77</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="B30" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C30" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D30">
-        <v>145</v>
+        <v>46</v>
       </c>
       <c r="E30">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F30">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G30">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="H30">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="I30">
-        <v>46</v>
+        <v>1</v>
       </c>
       <c r="J30">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="K30">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="L30"/>
       <c r="M30">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="N30">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O30">
-        <v>96.55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="B31" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C31" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D31">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="E31">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F31">
+        <v>16</v>
+      </c>
+      <c r="G31">
+        <v>0</v>
+      </c>
+      <c r="H31">
         <v>2</v>
       </c>
-      <c r="G31">
-[...4 lines deleted...]
-      </c>
       <c r="I31">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="J31">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="K31">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="L31"/>
       <c r="M31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O31">
-        <v>95.12</v>
-[...3689 lines deleted...]
-        <v>100</v>
+        <v>74.6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">