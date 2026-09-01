--- v3 (2026-06-30)
+++ v4 (2026-09-01)
@@ -12,155 +12,326 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Name of Teacher</t>
   </si>
   <si>
     <t>Name of Subject</t>
   </si>
   <si>
     <t>Appeared</t>
   </si>
   <si>
     <t>Absent</t>
   </si>
   <si>
     <t>Failed</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>A+</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B+</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C+</t>
   </si>
   <si>
     <t>c</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Total Result</t>
   </si>
   <si>
-    <t>2019-20</t>
-[...56 lines deleted...]
-    <t>35174 INDIAN NATIONAL MOVEMENT (1885-1947)</t>
+    <t>2019-2020</t>
+  </si>
+  <si>
+    <t>Muluk D. D. &amp; MULUK M. L.</t>
+  </si>
+  <si>
+    <t>110A CC 1A Physical Geography (11021)</t>
+  </si>
+  <si>
+    <t>MARKAD D. M.</t>
+  </si>
+  <si>
+    <t>115B	Commercial Geography - 1</t>
+  </si>
+  <si>
+    <t>Muluk D. D. &amp; Muluk M. L.</t>
+  </si>
+  <si>
+    <t>110B CC 1B Human Geography (12201)</t>
+  </si>
+  <si>
+    <t>125C Commercial Geography - 2</t>
+  </si>
+  <si>
+    <t>2020-2021</t>
+  </si>
+  <si>
+    <t>Gg: 210(A) CC 1C	Environmental Geography - I (23204)</t>
+  </si>
+  <si>
+    <t>Muluk D. D.</t>
+  </si>
+  <si>
+    <t>Gg: 220(A) DSE 1A	Population Geography - I (23202)</t>
+  </si>
+  <si>
+    <t>MARKAD D. M. &amp; MULUK M. L.</t>
+  </si>
+  <si>
+    <t>Gg: 201(A) DSE 2A	Practical Geography - I (23203)</t>
+  </si>
+  <si>
+    <t>Muluk D. D., Markad, D. M. &amp; Muluk M. L.</t>
+  </si>
+  <si>
+    <t>SEC 2 A	Applied Course in Disaster Management</t>
+  </si>
+  <si>
+    <t>Markad D. M.</t>
+  </si>
+  <si>
+    <t>Gg: 210(B) CC 1D	Environmental Geography - II (24204)</t>
+  </si>
+  <si>
+    <t>Gg: 220(B) DSE 1B	Population Geography - II (24202)</t>
+  </si>
+  <si>
+    <t>Markad D. M. &amp; Muluk M. L.</t>
+  </si>
+  <si>
+    <t>Gg: 201(B) DSE 2B	Practical Geography - II (24203)</t>
+  </si>
+  <si>
+    <t>SEC 2 B	Applied Course in Travel and Tourism</t>
+  </si>
+  <si>
+    <t>2021-2022</t>
+  </si>
+  <si>
+    <t>Muluk M. L.</t>
+  </si>
+  <si>
+    <t>Gg: 310(A) CC 1E Geography of Tourism- I (35205)</t>
+  </si>
+  <si>
+    <t>Gg: 320(A) DSE 1C Geography of India – I (35201)</t>
+  </si>
+  <si>
+    <t>Gg: 301(A) DSE 2C	Practical Geography – I (35203)</t>
+  </si>
+  <si>
+    <t>SEC 2C	Research Methodology – I (35206)</t>
+  </si>
+  <si>
+    <t>Gg: 310(B) CC 1F	Geography of Tourism- II (36205)</t>
+  </si>
+  <si>
+    <t>Gg: 320(B) DSE 1D	Geography of India –II (36201)</t>
+  </si>
+  <si>
+    <t>Gg: 301(B) DSE 2D Practical Geography – II (36203)</t>
+  </si>
+  <si>
+    <t>SEC 2D	Research Methodology – II (36206)</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Gg: 301(A) DSE 2C Practical Geography – I (35203)</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Gg: 210(B) CC 1D Environmental Geography - II (24204)</t>
+  </si>
+  <si>
+    <t>Gg: 201(B) DSE 2B Practical Geography - II (24203)</t>
+  </si>
+  <si>
+    <t>Gg: 220(B) DSE 1B Population Geography - II (24202)</t>
+  </si>
+  <si>
+    <t>SEC 2 B Applied Course in Travel and Tourism</t>
+  </si>
+  <si>
+    <t>Gg: 310(B) CC 1F Geography of Tourism- II (36205)</t>
+  </si>
+  <si>
+    <t>Gg: 320(B) DSE 1D Geography of India –II (36201)</t>
+  </si>
+  <si>
+    <t>SEC 2D Research Methodology – II (36206)</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GEO-101-T  Introduction to Physical Geography </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GEO-102-P  Practicals in Physical Geography </t>
+  </si>
+  <si>
+    <t>OE-101-GEO  Geography of Tourism (Open Elective)</t>
+  </si>
+  <si>
+    <t>Gg: 210(A) CC 1C Environmental Geography - I (23204)</t>
+  </si>
+  <si>
+    <t>Gg: 220(A) DSE 1A Population Geography - I (23202)</t>
+  </si>
+  <si>
+    <t>Gg: 201(A) DSE 2A Practical Geography - I (23203)</t>
+  </si>
+  <si>
+    <t>SEC 2 A Applied Course in Disaster Management</t>
+  </si>
+  <si>
+    <t>SEC 2C Research Methodology – I (35206)</t>
+  </si>
+  <si>
+    <t>GEO-151-T Introduction to Human Geography</t>
+  </si>
+  <si>
+    <t>GEO-102-P Practicals in Human Geography</t>
+  </si>
+  <si>
+    <t>OE-101-P-GEO Practicals in Tourism Geography (Open Elective)</t>
+  </si>
+  <si>
+    <t>SEC 2 B Applied Course in Travel and Tourism (24207)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025-2026 </t>
+  </si>
+  <si>
+    <t>GEO-101-T	INTRODUCTION TO PHYSICAL GEOGRAPHY (NEP 2020)</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>GEO-102-P	PRACTICALS IN PHYSICAL GEOGRAPHY (NEP 2020)</t>
+  </si>
+  <si>
+    <t>OE-101-GEO	GEOGRAPHY OF TOURISM (NEP 2020)</t>
+  </si>
+  <si>
+    <t>GEO -201-MJ	Fundamentals of Geomorphology (Major Theory)</t>
+  </si>
+  <si>
+    <t>GEO -202-MJP	Practical’s Fundamentals of Geomorphology (Major Practical)	(NEP 2020)</t>
+  </si>
+  <si>
+    <t>GEO -241-MN	Physical Geography of India (Minor Theory) (NEP 2020)</t>
+  </si>
+  <si>
+    <t>GEO -242-MNP	Practicals in Map Reading (Minor Practical) (NEP 2020)</t>
+  </si>
+  <si>
+    <t>GEO -221-VSC	Introduction to Cartography (VSC Theory) (NEP 2020)</t>
+  </si>
+  <si>
+    <t>GEO -231-FP	Field Visit and Report Writing (FP Practical) (NEP 2020)</t>
+  </si>
+  <si>
+    <t>GEO -201-IKS	Indian Geographical Knowledge (IKS Theory) (NEP 2020)</t>
+  </si>
+  <si>
+    <t>GEO-151-T	Introduction to Human Geography</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GEO-152-P	Practicals in Human Geography </t>
+  </si>
+  <si>
+    <t>OE-151-GEO	Practicals in Tourism Geography</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GEO -251 –MJ 	Introduction to Population and Settlement Geography </t>
+  </si>
+  <si>
+    <t>SEC- 251- GEO	Practical In Fundamentals of Statistics</t>
+  </si>
+  <si>
+    <t>GEO- 252 - MJP	Practicals in Population and Settlement Geography [2P]</t>
+  </si>
+  <si>
+    <t>GEO-271- VSC	Introduction to Cartography [2T]</t>
+  </si>
+  <si>
+    <t>GEO - 281- CEP	Community Engagement Programme [2CEP]</t>
+  </si>
+  <si>
+    <t>GEO - 291 - MN 	Physical Geography of Maharashtra [2T]</t>
+  </si>
+  <si>
+    <t>GEO - 292 - MNP	Practicals in Weather Observation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -464,51 +635,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O31"/>
+  <dimension ref="A1:O127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -530,1387 +701,5707 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2">
-        <v>297</v>
+        <v>245</v>
       </c>
       <c r="E2">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="F2">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="G2">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H2">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="I2">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="J2">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="K2">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L2"/>
       <c r="M2">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="N2">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="O2">
-        <v>84.51</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D3">
-        <v>276</v>
+        <v>24</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G3">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="H3">
-        <v>96</v>
+        <v>5</v>
       </c>
       <c r="I3">
-        <v>113</v>
+        <v>7</v>
       </c>
       <c r="J3">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="K3">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L3"/>
       <c r="M3">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="N3">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="O3">
-        <v>98.55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D4">
-        <v>232</v>
+        <v>292</v>
       </c>
       <c r="E4">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="F4">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="G4">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="H4">
-        <v>76</v>
+        <v>128</v>
       </c>
       <c r="I4">
-        <v>60</v>
+        <v>146</v>
       </c>
       <c r="J4">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="K4">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="L4"/>
       <c r="M4">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="N4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="O4">
-        <v>90.08</v>
+        <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D5">
-        <v>223</v>
+        <v>24</v>
       </c>
       <c r="E5">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="F5">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="G5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H5">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="I5">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="J5">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="K5">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="L5"/>
       <c r="M5">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="N5">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="O5">
-        <v>85.65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6">
+        <v>246</v>
+      </c>
+      <c r="E6">
         <v>16</v>
       </c>
-      <c r="C6" t="s">
+      <c r="F6">
+        <v>4</v>
+      </c>
+      <c r="G6">
+        <v>51</v>
+      </c>
+      <c r="H6">
+        <v>67</v>
+      </c>
+      <c r="I6">
+        <v>95</v>
+      </c>
+      <c r="J6">
         <v>21</v>
       </c>
-      <c r="D6">
-[...19 lines deleted...]
-      </c>
       <c r="K6">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="L6"/>
       <c r="M6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="N6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O6">
-        <v>99.2</v>
+        <v>98.37</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" t="s">
         <v>19</v>
       </c>
-      <c r="B7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7">
-        <v>117</v>
+        <v>54</v>
       </c>
       <c r="E7">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="F7">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H7">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="I7">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="J7">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="K7">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="L7"/>
       <c r="M7">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="N7">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="O7">
-        <v>93.16</v>
+        <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D8">
-        <v>306</v>
+        <v>110</v>
       </c>
       <c r="E8">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="F8">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G8">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H8">
-        <v>99</v>
+        <v>52</v>
       </c>
       <c r="I8">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="J8">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="K8">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="L8"/>
       <c r="M8">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N8">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="O8">
-        <v>91.38</v>
+        <v>95.65</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D9">
-        <v>312</v>
+        <v>36</v>
       </c>
       <c r="E9">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F9">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="G9">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H9">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="I9">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="J9">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="K9">
-        <v>64</v>
+        <v>2</v>
       </c>
       <c r="L9"/>
       <c r="M9">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="N9">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="O9">
-        <v>79.2</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10">
+        <v>36</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+      <c r="F10">
+        <v>0</v>
+      </c>
+      <c r="G10">
         <v>16</v>
       </c>
-      <c r="C10" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H10">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I10">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="J10">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="K10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L10"/>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O10">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D11">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="E11">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F11">
+        <v>0</v>
+      </c>
+      <c r="G11">
+        <v>10</v>
+      </c>
+      <c r="H11">
+        <v>20</v>
+      </c>
+      <c r="I11">
         <v>4</v>
       </c>
-      <c r="G11">
-[...7 lines deleted...]
-      </c>
       <c r="J11">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="K11">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="L11"/>
       <c r="M11">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="N11">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="O11">
-        <v>95.65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D12">
-        <v>104</v>
+        <v>239</v>
       </c>
       <c r="E12">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="F12">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G12">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H12">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="I12">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="J12">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="K12">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L12"/>
       <c r="M12">
+        <v>9</v>
+      </c>
+      <c r="N12">
         <v>6</v>
       </c>
-      <c r="N12">
-[...1 lines deleted...]
-      </c>
       <c r="O12">
-        <v>100</v>
+        <v>98.74</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D13">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="E13">
         <v>2</v>
       </c>
       <c r="F13">
+        <v>0</v>
+      </c>
+      <c r="G13">
+        <v>13</v>
+      </c>
+      <c r="H13">
+        <v>31</v>
+      </c>
+      <c r="I13">
         <v>10</v>
       </c>
-      <c r="G13">
-[...7 lines deleted...]
-      </c>
       <c r="J13">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="K13">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="L13"/>
       <c r="M13">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="N13">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="O13">
-        <v>87.62</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B14" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C14" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="D14">
-        <v>292</v>
+        <v>112</v>
       </c>
       <c r="E14">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="F14">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="G14">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H14">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="I14">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="J14">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="K14">
-        <v>52</v>
+        <v>4</v>
       </c>
       <c r="L14"/>
       <c r="M14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N14">
         <v>1</v>
       </c>
       <c r="O14">
-        <v>70.89</v>
+        <v>89.26</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B15" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="C15" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="D15">
-        <v>261</v>
+        <v>36</v>
       </c>
       <c r="E15">
+        <v>0</v>
+      </c>
+      <c r="F15">
+        <v>1</v>
+      </c>
+      <c r="G15">
+        <v>1</v>
+      </c>
+      <c r="H15">
+        <v>13</v>
+      </c>
+      <c r="I15">
+        <v>12</v>
+      </c>
+      <c r="J15">
         <v>4</v>
       </c>
-      <c r="F15">
-[...13 lines deleted...]
-      </c>
       <c r="K15">
-        <v>50</v>
+        <v>3</v>
       </c>
       <c r="L15"/>
       <c r="M15">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
       <c r="O15">
-        <v>96.55</v>
+        <v>97.22</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B16" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C16" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="D16">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F16">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G16">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="H16">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="I16">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="J16">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="K16">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L16"/>
       <c r="M16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O16">
-        <v>87.08</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17">
+        <v>36</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+      <c r="F17">
+        <v>0</v>
+      </c>
+      <c r="G17">
+        <v>14</v>
+      </c>
+      <c r="H17">
         <v>16</v>
       </c>
-      <c r="C17" t="s">
-[...11 lines deleted...]
-      <c r="G17">
+      <c r="I17">
         <v>3</v>
       </c>
-      <c r="H17">
-[...4 lines deleted...]
-      </c>
       <c r="J17">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17"/>
       <c r="M17">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N17">
         <v>0</v>
       </c>
       <c r="O17">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D18">
-        <v>79</v>
+        <v>308</v>
       </c>
       <c r="E18">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="F18">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G18">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="H18">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="I18">
-        <v>33</v>
+        <v>98</v>
       </c>
       <c r="J18">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K18">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="L18"/>
       <c r="M18">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N18">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O18">
-        <v>89.87</v>
+        <v>96.43</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="B19" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C19" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D19">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="H19">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I19">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="J19">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="K19">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L19"/>
       <c r="M19">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O19">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="B20" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C20" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D20">
-        <v>335</v>
+        <v>143</v>
       </c>
       <c r="E20">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F20">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="G20">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="H20">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="I20">
-        <v>124</v>
+        <v>33</v>
       </c>
       <c r="J20">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="K20">
-        <v>53</v>
+        <v>2</v>
       </c>
       <c r="L20"/>
       <c r="M20">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="N20">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="O20">
-        <v>91.04</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="B21" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="C21" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D21">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="E21">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F21">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G21">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="H21">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="I21">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="J21">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="K21">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L21"/>
       <c r="M21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N21">
         <v>0</v>
       </c>
       <c r="O21">
-        <v>93.33</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="B22" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C22" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D22">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="E22">
+        <v>0</v>
+      </c>
+      <c r="F22">
+        <v>0</v>
+      </c>
+      <c r="G22">
+        <v>23</v>
+      </c>
+      <c r="H22">
+        <v>15</v>
+      </c>
+      <c r="I22">
         <v>3</v>
-      </c>
-[...10 lines deleted...]
-        <v>18</v>
       </c>
       <c r="J22">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22"/>
       <c r="M22">
         <v>0</v>
       </c>
       <c r="N22">
         <v>0</v>
       </c>
       <c r="O22">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="B23" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="C23" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D23">
-        <v>302</v>
+        <v>41</v>
       </c>
       <c r="E23">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F23">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="G23">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="H23">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="I23">
-        <v>124</v>
+        <v>4</v>
       </c>
       <c r="J23">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="K23">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="L23"/>
       <c r="M23">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="N23">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O23">
-        <v>91.39</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="B24" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24">
+        <v>100</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24">
+        <v>0</v>
+      </c>
+      <c r="G24">
+        <v>37</v>
+      </c>
+      <c r="H24">
+        <v>45</v>
+      </c>
+      <c r="I24">
         <v>16</v>
       </c>
-      <c r="C24" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J24">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="K24">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L24"/>
       <c r="M24">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N24">
         <v>0</v>
       </c>
       <c r="O24">
-        <v>89.28</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="B25" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C25" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="D25">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E25">
         <v>2</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
         <v>4</v>
       </c>
       <c r="H25">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="I25">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J25">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K25">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L25"/>
       <c r="M25">
         <v>0</v>
       </c>
       <c r="N25">
         <v>0</v>
       </c>
       <c r="O25">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" t="s">
+        <v>41</v>
+      </c>
+      <c r="D26">
         <v>28</v>
       </c>
-      <c r="B26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E26">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="F26">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="G26">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="H26">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="I26">
-        <v>46</v>
+        <v>1</v>
       </c>
       <c r="J26">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="K26">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="L26"/>
       <c r="M26">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="N26">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="O26">
-        <v>83.24</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" t="s">
+        <v>42</v>
+      </c>
+      <c r="D27">
         <v>28</v>
       </c>
-      <c r="B27" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E27">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
-        <v>52</v>
+        <v>3</v>
       </c>
       <c r="H27">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="I27">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="J27">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="K27">
         <v>2</v>
       </c>
       <c r="L27"/>
       <c r="M27">
         <v>0</v>
       </c>
       <c r="N27">
         <v>0</v>
       </c>
       <c r="O27">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="B28" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C28" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D28">
-        <v>328</v>
+        <v>309</v>
       </c>
       <c r="E28">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G28">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H28">
-        <v>9</v>
+        <v>66</v>
       </c>
       <c r="I28">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="J28">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="K28">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="L28"/>
       <c r="M28">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="N28">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O28">
-        <v>91.15</v>
+        <v>90.29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="B29" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C29" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D29">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H29">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="I29">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="J29">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="K29">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L29"/>
       <c r="M29">
         <v>2</v>
       </c>
       <c r="N29">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O29">
-        <v>97.77</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="B30" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" t="s">
+        <v>32</v>
+      </c>
+      <c r="D30">
+        <v>145</v>
+      </c>
+      <c r="E30">
+        <v>6</v>
+      </c>
+      <c r="F30">
+        <v>5</v>
+      </c>
+      <c r="G30">
+        <v>4</v>
+      </c>
+      <c r="H30">
+        <v>52</v>
+      </c>
+      <c r="I30">
+        <v>46</v>
+      </c>
+      <c r="J30">
+        <v>13</v>
+      </c>
+      <c r="K30">
         <v>16</v>
-      </c>
-[...25 lines deleted...]
-        <v>2</v>
       </c>
       <c r="L30"/>
       <c r="M30">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N30">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O30">
-        <v>100</v>
+        <v>96.55</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="B31" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D31">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="E31">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F31">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="G31">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H31">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="I31">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J31">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="K31">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="L31"/>
       <c r="M31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O31">
-        <v>74.6</v>
+        <v>95.12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32">
+        <v>40</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32">
+        <v>0</v>
+      </c>
+      <c r="G32">
+        <v>17</v>
+      </c>
+      <c r="H32">
+        <v>21</v>
+      </c>
+      <c r="I32">
+        <v>2</v>
+      </c>
+      <c r="J32">
+        <v>0</v>
+      </c>
+      <c r="K32">
+        <v>0</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32">
+        <v>0</v>
+      </c>
+      <c r="N32">
+        <v>0</v>
+      </c>
+      <c r="O32">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>41</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33">
+        <v>0</v>
+      </c>
+      <c r="G33">
+        <v>12</v>
+      </c>
+      <c r="H33">
+        <v>28</v>
+      </c>
+      <c r="I33">
+        <v>1</v>
+      </c>
+      <c r="J33">
+        <v>0</v>
+      </c>
+      <c r="K33">
+        <v>0</v>
+      </c>
+      <c r="L33"/>
+      <c r="M33">
+        <v>0</v>
+      </c>
+      <c r="N33">
+        <v>0</v>
+      </c>
+      <c r="O33">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B34" t="s">
+        <v>38</v>
+      </c>
+      <c r="C34" t="s">
+        <v>43</v>
+      </c>
+      <c r="D34">
+        <v>95</v>
+      </c>
+      <c r="E34">
+        <v>4</v>
+      </c>
+      <c r="F34">
+        <v>3</v>
+      </c>
+      <c r="G34">
+        <v>2</v>
+      </c>
+      <c r="H34">
+        <v>33</v>
+      </c>
+      <c r="I34">
+        <v>26</v>
+      </c>
+      <c r="J34">
+        <v>18</v>
+      </c>
+      <c r="K34">
+        <v>9</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34">
+        <v>2</v>
+      </c>
+      <c r="N34">
+        <v>2</v>
+      </c>
+      <c r="O34">
+        <v>96.84</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" t="s">
+        <v>37</v>
+      </c>
+      <c r="B35" t="s">
+        <v>18</v>
+      </c>
+      <c r="C35" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35">
+        <v>27</v>
+      </c>
+      <c r="E35">
+        <v>1</v>
+      </c>
+      <c r="F35">
+        <v>0</v>
+      </c>
+      <c r="G35">
+        <v>1</v>
+      </c>
+      <c r="H35">
+        <v>4</v>
+      </c>
+      <c r="I35">
+        <v>14</v>
+      </c>
+      <c r="J35">
+        <v>5</v>
+      </c>
+      <c r="K35">
+        <v>1</v>
+      </c>
+      <c r="L35"/>
+      <c r="M35">
+        <v>1</v>
+      </c>
+      <c r="N35">
+        <v>1</v>
+      </c>
+      <c r="O35">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" t="s">
+        <v>37</v>
+      </c>
+      <c r="B36" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" t="s">
+        <v>45</v>
+      </c>
+      <c r="D36">
+        <v>28</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36">
+        <v>0</v>
+      </c>
+      <c r="G36">
+        <v>15</v>
+      </c>
+      <c r="H36">
+        <v>11</v>
+      </c>
+      <c r="I36">
+        <v>2</v>
+      </c>
+      <c r="J36">
+        <v>0</v>
+      </c>
+      <c r="K36">
+        <v>0</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36">
+        <v>0</v>
+      </c>
+      <c r="N36">
+        <v>0</v>
+      </c>
+      <c r="O36">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" t="s">
+        <v>29</v>
+      </c>
+      <c r="C37" t="s">
+        <v>46</v>
+      </c>
+      <c r="D37">
+        <v>27</v>
+      </c>
+      <c r="E37">
+        <v>1</v>
+      </c>
+      <c r="F37">
+        <v>0</v>
+      </c>
+      <c r="G37">
+        <v>3</v>
+      </c>
+      <c r="H37">
+        <v>17</v>
+      </c>
+      <c r="I37">
+        <v>5</v>
+      </c>
+      <c r="J37">
+        <v>0</v>
+      </c>
+      <c r="K37">
+        <v>2</v>
+      </c>
+      <c r="L37"/>
+      <c r="M37">
+        <v>0</v>
+      </c>
+      <c r="N37">
+        <v>0</v>
+      </c>
+      <c r="O37">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" t="s">
+        <v>47</v>
+      </c>
+      <c r="B38" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38">
+        <v>308</v>
+      </c>
+      <c r="E38">
+        <v>25</v>
+      </c>
+      <c r="F38">
+        <v>80</v>
+      </c>
+      <c r="G38">
+        <v>8</v>
+      </c>
+      <c r="H38">
+        <v>35</v>
+      </c>
+      <c r="I38">
+        <v>94</v>
+      </c>
+      <c r="J38">
+        <v>52</v>
+      </c>
+      <c r="K38">
+        <v>25</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
+        <v>14</v>
+      </c>
+      <c r="N38">
+        <v>0</v>
+      </c>
+      <c r="O38">
+        <v>74.03</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" t="s">
+        <v>47</v>
+      </c>
+      <c r="B39" t="s">
+        <v>31</v>
+      </c>
+      <c r="C39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D39">
+        <v>31</v>
+      </c>
+      <c r="E39">
+        <v>5</v>
+      </c>
+      <c r="F39">
+        <v>3</v>
+      </c>
+      <c r="G39">
+        <v>1</v>
+      </c>
+      <c r="H39">
+        <v>7</v>
+      </c>
+      <c r="I39">
+        <v>11</v>
+      </c>
+      <c r="J39">
+        <v>4</v>
+      </c>
+      <c r="K39">
+        <v>4</v>
+      </c>
+      <c r="L39"/>
+      <c r="M39">
+        <v>1</v>
+      </c>
+      <c r="N39">
+        <v>0</v>
+      </c>
+      <c r="O39">
+        <v>90.32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" t="s">
+        <v>47</v>
+      </c>
+      <c r="B40" t="s">
+        <v>31</v>
+      </c>
+      <c r="C40" t="s">
+        <v>24</v>
+      </c>
+      <c r="D40">
+        <v>184</v>
+      </c>
+      <c r="E40">
+        <v>5</v>
+      </c>
+      <c r="F40">
+        <v>7</v>
+      </c>
+      <c r="G40">
+        <v>3</v>
+      </c>
+      <c r="H40">
+        <v>56</v>
+      </c>
+      <c r="I40">
+        <v>77</v>
+      </c>
+      <c r="J40">
+        <v>21</v>
+      </c>
+      <c r="K40">
+        <v>12</v>
+      </c>
+      <c r="L40"/>
+      <c r="M40">
+        <v>6</v>
+      </c>
+      <c r="N40">
+        <v>2</v>
+      </c>
+      <c r="O40">
+        <v>96.2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" t="s">
+        <v>47</v>
+      </c>
+      <c r="B41" t="s">
+        <v>25</v>
+      </c>
+      <c r="C41" t="s">
+        <v>26</v>
+      </c>
+      <c r="D41">
+        <v>44</v>
+      </c>
+      <c r="E41">
+        <v>1</v>
+      </c>
+      <c r="F41">
+        <v>0</v>
+      </c>
+      <c r="G41">
+        <v>2</v>
+      </c>
+      <c r="H41">
+        <v>18</v>
+      </c>
+      <c r="I41">
+        <v>22</v>
+      </c>
+      <c r="J41">
+        <v>2</v>
+      </c>
+      <c r="K41">
+        <v>0</v>
+      </c>
+      <c r="L41"/>
+      <c r="M41">
+        <v>0</v>
+      </c>
+      <c r="N41">
+        <v>0</v>
+      </c>
+      <c r="O41">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" t="s">
+        <v>47</v>
+      </c>
+      <c r="B42" t="s">
+        <v>34</v>
+      </c>
+      <c r="C42" t="s">
+        <v>28</v>
+      </c>
+      <c r="D42">
+        <v>45</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42">
+        <v>0</v>
+      </c>
+      <c r="G42">
+        <v>23</v>
+      </c>
+      <c r="H42">
+        <v>16</v>
+      </c>
+      <c r="I42">
+        <v>6</v>
+      </c>
+      <c r="J42">
+        <v>0</v>
+      </c>
+      <c r="K42">
+        <v>0</v>
+      </c>
+      <c r="L42"/>
+      <c r="M42">
+        <v>0</v>
+      </c>
+      <c r="N42">
+        <v>0</v>
+      </c>
+      <c r="O42">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" t="s">
+        <v>47</v>
+      </c>
+      <c r="B43" t="s">
+        <v>29</v>
+      </c>
+      <c r="C43" t="s">
+        <v>30</v>
+      </c>
+      <c r="D43">
+        <v>44</v>
+      </c>
+      <c r="E43">
+        <v>1</v>
+      </c>
+      <c r="F43">
+        <v>0</v>
+      </c>
+      <c r="G43">
+        <v>8</v>
+      </c>
+      <c r="H43">
+        <v>34</v>
+      </c>
+      <c r="I43">
+        <v>2</v>
+      </c>
+      <c r="J43">
+        <v>0</v>
+      </c>
+      <c r="K43">
+        <v>0</v>
+      </c>
+      <c r="L43"/>
+      <c r="M43">
+        <v>0</v>
+      </c>
+      <c r="N43">
+        <v>0</v>
+      </c>
+      <c r="O43">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" t="s">
+        <v>47</v>
+      </c>
+      <c r="B44" t="s">
+        <v>38</v>
+      </c>
+      <c r="C44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44">
+        <v>118</v>
+      </c>
+      <c r="E44">
+        <v>1</v>
+      </c>
+      <c r="F44">
+        <v>6</v>
+      </c>
+      <c r="G44">
+        <v>1</v>
+      </c>
+      <c r="H44">
+        <v>45</v>
+      </c>
+      <c r="I44">
+        <v>46</v>
+      </c>
+      <c r="J44">
+        <v>15</v>
+      </c>
+      <c r="K44">
+        <v>5</v>
+      </c>
+      <c r="L44"/>
+      <c r="M44">
+        <v>0</v>
+      </c>
+      <c r="N44">
+        <v>0</v>
+      </c>
+      <c r="O44">
+        <v>94.92</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" t="s">
+        <v>47</v>
+      </c>
+      <c r="B45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C45" t="s">
+        <v>40</v>
+      </c>
+      <c r="D45">
+        <v>34</v>
+      </c>
+      <c r="E45">
+        <v>2</v>
+      </c>
+      <c r="F45">
+        <v>0</v>
+      </c>
+      <c r="G45">
+        <v>1</v>
+      </c>
+      <c r="H45">
+        <v>18</v>
+      </c>
+      <c r="I45">
+        <v>13</v>
+      </c>
+      <c r="J45">
+        <v>2</v>
+      </c>
+      <c r="K45">
+        <v>0</v>
+      </c>
+      <c r="L45"/>
+      <c r="M45">
+        <v>0</v>
+      </c>
+      <c r="N45">
+        <v>0</v>
+      </c>
+      <c r="O45">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" t="s">
+        <v>47</v>
+      </c>
+      <c r="B46" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" t="s">
+        <v>48</v>
+      </c>
+      <c r="D46">
+        <v>35</v>
+      </c>
+      <c r="E46">
+        <v>1</v>
+      </c>
+      <c r="F46">
+        <v>0</v>
+      </c>
+      <c r="G46">
+        <v>30</v>
+      </c>
+      <c r="H46">
+        <v>5</v>
+      </c>
+      <c r="I46">
+        <v>0</v>
+      </c>
+      <c r="J46">
+        <v>0</v>
+      </c>
+      <c r="K46">
+        <v>0</v>
+      </c>
+      <c r="L46"/>
+      <c r="M46">
+        <v>0</v>
+      </c>
+      <c r="N46">
+        <v>0</v>
+      </c>
+      <c r="O46">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" t="s">
+        <v>47</v>
+      </c>
+      <c r="B47" t="s">
+        <v>29</v>
+      </c>
+      <c r="C47" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47">
+        <v>35</v>
+      </c>
+      <c r="E47">
+        <v>1</v>
+      </c>
+      <c r="F47">
+        <v>0</v>
+      </c>
+      <c r="G47">
+        <v>9</v>
+      </c>
+      <c r="H47">
+        <v>19</v>
+      </c>
+      <c r="I47">
+        <v>7</v>
+      </c>
+      <c r="J47">
+        <v>0</v>
+      </c>
+      <c r="K47">
+        <v>0</v>
+      </c>
+      <c r="L47"/>
+      <c r="M47">
+        <v>0</v>
+      </c>
+      <c r="N47">
+        <v>0</v>
+      </c>
+      <c r="O47">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15">
+      <c r="A48" t="s">
+        <v>47</v>
+      </c>
+      <c r="B48" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" t="s">
+        <v>21</v>
+      </c>
+      <c r="D48">
+        <v>275</v>
+      </c>
+      <c r="E48">
+        <v>5</v>
+      </c>
+      <c r="F48">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>38</v>
+      </c>
+      <c r="H48">
+        <v>110</v>
+      </c>
+      <c r="I48">
+        <v>80</v>
+      </c>
+      <c r="J48">
+        <v>21</v>
+      </c>
+      <c r="K48">
+        <v>10</v>
+      </c>
+      <c r="L48"/>
+      <c r="M48">
+        <v>6</v>
+      </c>
+      <c r="N48">
+        <v>2</v>
+      </c>
+      <c r="O48">
+        <v>97.09</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15">
+      <c r="A49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B49" t="s">
+        <v>31</v>
+      </c>
+      <c r="C49" t="s">
+        <v>22</v>
+      </c>
+      <c r="D49">
+        <v>32</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49">
+        <v>0</v>
+      </c>
+      <c r="G49">
+        <v>1</v>
+      </c>
+      <c r="H49">
+        <v>13</v>
+      </c>
+      <c r="I49">
+        <v>14</v>
+      </c>
+      <c r="J49">
+        <v>1</v>
+      </c>
+      <c r="K49">
+        <v>1</v>
+      </c>
+      <c r="L49"/>
+      <c r="M49">
+        <v>0</v>
+      </c>
+      <c r="N49">
+        <v>2</v>
+      </c>
+      <c r="O49">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15">
+      <c r="A50" t="s">
+        <v>47</v>
+      </c>
+      <c r="B50" t="s">
+        <v>31</v>
+      </c>
+      <c r="C50" t="s">
+        <v>32</v>
+      </c>
+      <c r="D50">
+        <v>185</v>
+      </c>
+      <c r="E50">
+        <v>4</v>
+      </c>
+      <c r="F50">
+        <v>0</v>
+      </c>
+      <c r="G50">
+        <v>15</v>
+      </c>
+      <c r="H50">
+        <v>68</v>
+      </c>
+      <c r="I50">
+        <v>72</v>
+      </c>
+      <c r="J50">
+        <v>18</v>
+      </c>
+      <c r="K50">
+        <v>9</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50">
+        <v>3</v>
+      </c>
+      <c r="N50">
+        <v>0</v>
+      </c>
+      <c r="O50">
+        <v>97.88</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15">
+      <c r="A51" t="s">
+        <v>47</v>
+      </c>
+      <c r="B51" t="s">
+        <v>25</v>
+      </c>
+      <c r="C51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D51">
+        <v>44</v>
+      </c>
+      <c r="E51">
+        <v>2</v>
+      </c>
+      <c r="F51">
+        <v>0</v>
+      </c>
+      <c r="G51">
+        <v>4</v>
+      </c>
+      <c r="H51">
+        <v>31</v>
+      </c>
+      <c r="I51">
+        <v>9</v>
+      </c>
+      <c r="J51">
+        <v>0</v>
+      </c>
+      <c r="K51">
+        <v>0</v>
+      </c>
+      <c r="L51"/>
+      <c r="M51">
+        <v>0</v>
+      </c>
+      <c r="N51">
+        <v>0</v>
+      </c>
+      <c r="O51">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15">
+      <c r="A52" t="s">
+        <v>47</v>
+      </c>
+      <c r="B52" t="s">
+        <v>34</v>
+      </c>
+      <c r="C52" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52">
+        <v>44</v>
+      </c>
+      <c r="E52">
+        <v>2</v>
+      </c>
+      <c r="F52">
+        <v>0</v>
+      </c>
+      <c r="G52">
+        <v>31</v>
+      </c>
+      <c r="H52">
+        <v>12</v>
+      </c>
+      <c r="I52">
+        <v>1</v>
+      </c>
+      <c r="J52">
+        <v>0</v>
+      </c>
+      <c r="K52">
+        <v>0</v>
+      </c>
+      <c r="L52"/>
+      <c r="M52">
+        <v>0</v>
+      </c>
+      <c r="N52">
+        <v>0</v>
+      </c>
+      <c r="O52">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15">
+      <c r="A53" t="s">
+        <v>47</v>
+      </c>
+      <c r="B53" t="s">
+        <v>29</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53">
+        <v>44</v>
+      </c>
+      <c r="E53">
+        <v>2</v>
+      </c>
+      <c r="F53">
+        <v>0</v>
+      </c>
+      <c r="G53">
+        <v>20</v>
+      </c>
+      <c r="H53">
+        <v>24</v>
+      </c>
+      <c r="I53">
+        <v>0</v>
+      </c>
+      <c r="J53">
+        <v>0</v>
+      </c>
+      <c r="K53">
+        <v>0</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53">
+        <v>0</v>
+      </c>
+      <c r="N53">
+        <v>0</v>
+      </c>
+      <c r="O53">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15">
+      <c r="A54" t="s">
+        <v>47</v>
+      </c>
+      <c r="B54" t="s">
+        <v>38</v>
+      </c>
+      <c r="C54" t="s">
+        <v>43</v>
+      </c>
+      <c r="D54">
+        <v>114</v>
+      </c>
+      <c r="E54">
+        <v>1</v>
+      </c>
+      <c r="F54">
+        <v>0</v>
+      </c>
+      <c r="G54">
+        <v>21</v>
+      </c>
+      <c r="H54">
+        <v>46</v>
+      </c>
+      <c r="I54">
+        <v>33</v>
+      </c>
+      <c r="J54">
+        <v>6</v>
+      </c>
+      <c r="K54">
+        <v>7</v>
+      </c>
+      <c r="L54"/>
+      <c r="M54">
+        <v>0</v>
+      </c>
+      <c r="N54">
+        <v>1</v>
+      </c>
+      <c r="O54">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15">
+      <c r="A55" t="s">
+        <v>47</v>
+      </c>
+      <c r="B55" t="s">
+        <v>31</v>
+      </c>
+      <c r="C55" t="s">
+        <v>44</v>
+      </c>
+      <c r="D55">
+        <v>33</v>
+      </c>
+      <c r="E55">
+        <v>1</v>
+      </c>
+      <c r="F55">
+        <v>2</v>
+      </c>
+      <c r="G55">
+        <v>2</v>
+      </c>
+      <c r="H55">
+        <v>17</v>
+      </c>
+      <c r="I55">
+        <v>8</v>
+      </c>
+      <c r="J55">
+        <v>2</v>
+      </c>
+      <c r="K55">
+        <v>2</v>
+      </c>
+      <c r="L55"/>
+      <c r="M55">
+        <v>0</v>
+      </c>
+      <c r="N55">
+        <v>0</v>
+      </c>
+      <c r="O55">
+        <v>93.93</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15">
+      <c r="A56" t="s">
+        <v>47</v>
+      </c>
+      <c r="B56" t="s">
+        <v>20</v>
+      </c>
+      <c r="C56" t="s">
+        <v>45</v>
+      </c>
+      <c r="D56">
+        <v>34</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+      <c r="F56">
+        <v>0</v>
+      </c>
+      <c r="G56">
+        <v>30</v>
+      </c>
+      <c r="H56">
+        <v>4</v>
+      </c>
+      <c r="I56">
+        <v>0</v>
+      </c>
+      <c r="J56">
+        <v>0</v>
+      </c>
+      <c r="K56">
+        <v>0</v>
+      </c>
+      <c r="L56"/>
+      <c r="M56">
+        <v>0</v>
+      </c>
+      <c r="N56">
+        <v>0</v>
+      </c>
+      <c r="O56">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15">
+      <c r="A57" t="s">
+        <v>47</v>
+      </c>
+      <c r="B57" t="s">
+        <v>29</v>
+      </c>
+      <c r="C57" t="s">
+        <v>46</v>
+      </c>
+      <c r="D57">
+        <v>34</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+      <c r="F57">
+        <v>0</v>
+      </c>
+      <c r="G57">
+        <v>4</v>
+      </c>
+      <c r="H57">
+        <v>22</v>
+      </c>
+      <c r="I57">
+        <v>8</v>
+      </c>
+      <c r="J57">
+        <v>0</v>
+      </c>
+      <c r="K57">
+        <v>0</v>
+      </c>
+      <c r="L57"/>
+      <c r="M57">
+        <v>0</v>
+      </c>
+      <c r="N57">
+        <v>0</v>
+      </c>
+      <c r="O57">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15">
+      <c r="A58" t="s">
+        <v>49</v>
+      </c>
+      <c r="B58" t="s">
+        <v>20</v>
+      </c>
+      <c r="C58" t="s">
+        <v>17</v>
+      </c>
+      <c r="D58">
+        <v>340</v>
+      </c>
+      <c r="E58">
+        <v>23</v>
+      </c>
+      <c r="F58">
+        <v>36</v>
+      </c>
+      <c r="G58">
+        <v>8</v>
+      </c>
+      <c r="H58">
+        <v>115</v>
+      </c>
+      <c r="I58">
+        <v>126</v>
+      </c>
+      <c r="J58">
+        <v>29</v>
+      </c>
+      <c r="K58">
+        <v>23</v>
+      </c>
+      <c r="L58"/>
+      <c r="M58">
+        <v>3</v>
+      </c>
+      <c r="N58">
+        <v>0</v>
+      </c>
+      <c r="O58">
+        <v>89.41</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15">
+      <c r="A59" t="s">
+        <v>49</v>
+      </c>
+      <c r="B59" t="s">
+        <v>31</v>
+      </c>
+      <c r="C59" t="s">
+        <v>19</v>
+      </c>
+      <c r="D59">
+        <v>41</v>
+      </c>
+      <c r="E59">
+        <v>2</v>
+      </c>
+      <c r="F59">
+        <v>6</v>
+      </c>
+      <c r="G59">
+        <v>1</v>
+      </c>
+      <c r="H59">
+        <v>3</v>
+      </c>
+      <c r="I59">
+        <v>11</v>
+      </c>
+      <c r="J59">
+        <v>4</v>
+      </c>
+      <c r="K59">
+        <v>10</v>
+      </c>
+      <c r="L59"/>
+      <c r="M59">
+        <v>6</v>
+      </c>
+      <c r="N59">
+        <v>0</v>
+      </c>
+      <c r="O59">
+        <v>85.37</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15">
+      <c r="A60" t="s">
+        <v>49</v>
+      </c>
+      <c r="B60" t="s">
+        <v>31</v>
+      </c>
+      <c r="C60" t="s">
+        <v>24</v>
+      </c>
+      <c r="D60">
+        <v>207</v>
+      </c>
+      <c r="E60">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>41</v>
+      </c>
+      <c r="G60">
+        <v>1</v>
+      </c>
+      <c r="H60">
+        <v>22</v>
+      </c>
+      <c r="I60">
+        <v>61</v>
+      </c>
+      <c r="J60">
+        <v>30</v>
+      </c>
+      <c r="K60">
+        <v>32</v>
+      </c>
+      <c r="L60"/>
+      <c r="M60">
+        <v>17</v>
+      </c>
+      <c r="N60">
+        <v>3</v>
+      </c>
+      <c r="O60">
+        <v>80.19</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15">
+      <c r="A61" t="s">
+        <v>49</v>
+      </c>
+      <c r="B61" t="s">
+        <v>25</v>
+      </c>
+      <c r="C61" t="s">
+        <v>26</v>
+      </c>
+      <c r="D61">
+        <v>43</v>
+      </c>
+      <c r="E61">
+        <v>3</v>
+      </c>
+      <c r="F61">
+        <v>5</v>
+      </c>
+      <c r="G61">
+        <v>0</v>
+      </c>
+      <c r="H61">
+        <v>7</v>
+      </c>
+      <c r="I61">
+        <v>20</v>
+      </c>
+      <c r="J61">
+        <v>6</v>
+      </c>
+      <c r="K61">
+        <v>4</v>
+      </c>
+      <c r="L61"/>
+      <c r="M61">
+        <v>1</v>
+      </c>
+      <c r="N61">
+        <v>0</v>
+      </c>
+      <c r="O61">
+        <v>88.37</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15">
+      <c r="A62" t="s">
+        <v>49</v>
+      </c>
+      <c r="B62" t="s">
+        <v>34</v>
+      </c>
+      <c r="C62" t="s">
+        <v>28</v>
+      </c>
+      <c r="D62">
+        <v>44</v>
+      </c>
+      <c r="E62">
+        <v>2</v>
+      </c>
+      <c r="F62">
+        <v>0</v>
+      </c>
+      <c r="G62">
+        <v>14</v>
+      </c>
+      <c r="H62">
+        <v>17</v>
+      </c>
+      <c r="I62">
+        <v>9</v>
+      </c>
+      <c r="J62">
+        <v>1</v>
+      </c>
+      <c r="K62">
+        <v>3</v>
+      </c>
+      <c r="L62"/>
+      <c r="M62">
+        <v>0</v>
+      </c>
+      <c r="N62">
+        <v>0</v>
+      </c>
+      <c r="O62">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15">
+      <c r="A63" t="s">
+        <v>49</v>
+      </c>
+      <c r="B63" t="s">
+        <v>29</v>
+      </c>
+      <c r="C63" t="s">
+        <v>30</v>
+      </c>
+      <c r="D63">
+        <v>43</v>
+      </c>
+      <c r="E63">
+        <v>3</v>
+      </c>
+      <c r="F63">
+        <v>0</v>
+      </c>
+      <c r="G63">
+        <v>0</v>
+      </c>
+      <c r="H63">
+        <v>30</v>
+      </c>
+      <c r="I63">
+        <v>12</v>
+      </c>
+      <c r="J63">
+        <v>1</v>
+      </c>
+      <c r="K63">
+        <v>0</v>
+      </c>
+      <c r="L63"/>
+      <c r="M63">
+        <v>0</v>
+      </c>
+      <c r="N63">
+        <v>0</v>
+      </c>
+      <c r="O63">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15">
+      <c r="A64" t="s">
+        <v>49</v>
+      </c>
+      <c r="B64" t="s">
+        <v>38</v>
+      </c>
+      <c r="C64" t="s">
+        <v>39</v>
+      </c>
+      <c r="D64">
+        <v>157</v>
+      </c>
+      <c r="E64">
+        <v>5</v>
+      </c>
+      <c r="F64">
+        <v>6</v>
+      </c>
+      <c r="G64">
+        <v>1</v>
+      </c>
+      <c r="H64">
+        <v>38</v>
+      </c>
+      <c r="I64">
+        <v>76</v>
+      </c>
+      <c r="J64">
+        <v>25</v>
+      </c>
+      <c r="K64">
+        <v>7</v>
+      </c>
+      <c r="L64"/>
+      <c r="M64">
+        <v>2</v>
+      </c>
+      <c r="N64">
+        <v>2</v>
+      </c>
+      <c r="O64">
+        <v>96.18</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15">
+      <c r="A65" t="s">
+        <v>49</v>
+      </c>
+      <c r="B65" t="s">
+        <v>31</v>
+      </c>
+      <c r="C65" t="s">
+        <v>40</v>
+      </c>
+      <c r="D65">
+        <v>40</v>
+      </c>
+      <c r="E65">
+        <v>1</v>
+      </c>
+      <c r="F65">
+        <v>9</v>
+      </c>
+      <c r="G65">
+        <v>0</v>
+      </c>
+      <c r="H65">
+        <v>1</v>
+      </c>
+      <c r="I65">
+        <v>11</v>
+      </c>
+      <c r="J65">
+        <v>4</v>
+      </c>
+      <c r="K65">
+        <v>9</v>
+      </c>
+      <c r="L65"/>
+      <c r="M65">
+        <v>2</v>
+      </c>
+      <c r="N65">
+        <v>0</v>
+      </c>
+      <c r="O65">
+        <v>77.7</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15">
+      <c r="A66" t="s">
+        <v>49</v>
+      </c>
+      <c r="B66" t="s">
+        <v>20</v>
+      </c>
+      <c r="C66" t="s">
+        <v>48</v>
+      </c>
+      <c r="D66">
+        <v>36</v>
+      </c>
+      <c r="E66">
+        <v>1</v>
+      </c>
+      <c r="F66">
+        <v>0</v>
+      </c>
+      <c r="G66">
+        <v>20</v>
+      </c>
+      <c r="H66">
+        <v>11</v>
+      </c>
+      <c r="I66">
+        <v>5</v>
+      </c>
+      <c r="J66">
+        <v>0</v>
+      </c>
+      <c r="K66">
+        <v>0</v>
+      </c>
+      <c r="L66"/>
+      <c r="M66">
+        <v>0</v>
+      </c>
+      <c r="N66">
+        <v>0</v>
+      </c>
+      <c r="O66">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15">
+      <c r="A67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B67" t="s">
+        <v>29</v>
+      </c>
+      <c r="C67" t="s">
+        <v>42</v>
+      </c>
+      <c r="D67">
+        <v>39</v>
+      </c>
+      <c r="E67">
+        <v>2</v>
+      </c>
+      <c r="F67">
+        <v>0</v>
+      </c>
+      <c r="G67">
+        <v>15</v>
+      </c>
+      <c r="H67">
+        <v>21</v>
+      </c>
+      <c r="I67">
+        <v>2</v>
+      </c>
+      <c r="J67">
+        <v>0</v>
+      </c>
+      <c r="K67">
+        <v>1</v>
+      </c>
+      <c r="L67"/>
+      <c r="M67">
+        <v>0</v>
+      </c>
+      <c r="N67">
+        <v>0</v>
+      </c>
+      <c r="O67">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15">
+      <c r="A68" t="s">
+        <v>49</v>
+      </c>
+      <c r="B68" t="s">
+        <v>20</v>
+      </c>
+      <c r="C68" t="s">
+        <v>21</v>
+      </c>
+      <c r="D68">
+        <v>321</v>
+      </c>
+      <c r="E68">
+        <v>4</v>
+      </c>
+      <c r="F68">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>19</v>
+      </c>
+      <c r="H68">
+        <v>122</v>
+      </c>
+      <c r="I68">
+        <v>116</v>
+      </c>
+      <c r="J68">
+        <v>23</v>
+      </c>
+      <c r="K68">
+        <v>20</v>
+      </c>
+      <c r="L68"/>
+      <c r="M68">
+        <v>12</v>
+      </c>
+      <c r="N68">
+        <v>1</v>
+      </c>
+      <c r="O68">
+        <v>97.51</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15">
+      <c r="A69" t="s">
+        <v>49</v>
+      </c>
+      <c r="B69" t="s">
+        <v>31</v>
+      </c>
+      <c r="C69" t="s">
+        <v>50</v>
+      </c>
+      <c r="D69">
+        <v>194</v>
+      </c>
+      <c r="E69">
+        <v>5</v>
+      </c>
+      <c r="F69">
+        <v>17</v>
+      </c>
+      <c r="G69">
+        <v>0</v>
+      </c>
+      <c r="H69">
+        <v>7</v>
+      </c>
+      <c r="I69">
+        <v>40</v>
+      </c>
+      <c r="J69">
+        <v>18</v>
+      </c>
+      <c r="K69">
+        <v>35</v>
+      </c>
+      <c r="L69"/>
+      <c r="M69">
+        <v>42</v>
+      </c>
+      <c r="N69">
+        <v>35</v>
+      </c>
+      <c r="O69">
+        <v>91.24</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15">
+      <c r="A70" t="s">
+        <v>49</v>
+      </c>
+      <c r="B70" t="s">
+        <v>34</v>
+      </c>
+      <c r="C70" t="s">
+        <v>51</v>
+      </c>
+      <c r="D70">
+        <v>43</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+      <c r="F70">
+        <v>0</v>
+      </c>
+      <c r="G70">
+        <v>25</v>
+      </c>
+      <c r="H70">
+        <v>7</v>
+      </c>
+      <c r="I70">
+        <v>9</v>
+      </c>
+      <c r="J70">
+        <v>1</v>
+      </c>
+      <c r="K70">
+        <v>1</v>
+      </c>
+      <c r="L70"/>
+      <c r="M70">
+        <v>0</v>
+      </c>
+      <c r="N70">
+        <v>0</v>
+      </c>
+      <c r="O70">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15">
+      <c r="A71" t="s">
+        <v>49</v>
+      </c>
+      <c r="B71" t="s">
+        <v>25</v>
+      </c>
+      <c r="C71" t="s">
+        <v>52</v>
+      </c>
+      <c r="D71">
+        <v>43</v>
+      </c>
+      <c r="E71">
+        <v>0</v>
+      </c>
+      <c r="F71">
+        <v>0</v>
+      </c>
+      <c r="G71">
+        <v>1</v>
+      </c>
+      <c r="H71">
+        <v>6</v>
+      </c>
+      <c r="I71">
+        <v>20</v>
+      </c>
+      <c r="J71">
+        <v>12</v>
+      </c>
+      <c r="K71">
+        <v>4</v>
+      </c>
+      <c r="L71"/>
+      <c r="M71">
+        <v>0</v>
+      </c>
+      <c r="N71">
+        <v>0</v>
+      </c>
+      <c r="O71">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15">
+      <c r="A72" t="s">
+        <v>49</v>
+      </c>
+      <c r="B72" t="s">
+        <v>29</v>
+      </c>
+      <c r="C72" t="s">
+        <v>53</v>
+      </c>
+      <c r="D72">
+        <v>41</v>
+      </c>
+      <c r="E72">
+        <v>2</v>
+      </c>
+      <c r="F72">
+        <v>0</v>
+      </c>
+      <c r="G72">
+        <v>11</v>
+      </c>
+      <c r="H72">
+        <v>29</v>
+      </c>
+      <c r="I72">
+        <v>1</v>
+      </c>
+      <c r="J72">
+        <v>0</v>
+      </c>
+      <c r="K72">
+        <v>0</v>
+      </c>
+      <c r="L72"/>
+      <c r="M72">
+        <v>0</v>
+      </c>
+      <c r="N72">
+        <v>0</v>
+      </c>
+      <c r="O72">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15">
+      <c r="A73" t="s">
+        <v>49</v>
+      </c>
+      <c r="B73" t="s">
+        <v>38</v>
+      </c>
+      <c r="C73" t="s">
+        <v>54</v>
+      </c>
+      <c r="D73">
+        <v>174</v>
+      </c>
+      <c r="E73">
+        <v>2</v>
+      </c>
+      <c r="F73">
+        <v>1</v>
+      </c>
+      <c r="G73">
+        <v>0</v>
+      </c>
+      <c r="H73">
+        <v>58</v>
+      </c>
+      <c r="I73">
+        <v>101</v>
+      </c>
+      <c r="J73">
+        <v>12</v>
+      </c>
+      <c r="K73">
+        <v>1</v>
+      </c>
+      <c r="L73"/>
+      <c r="M73">
+        <v>0</v>
+      </c>
+      <c r="N73">
+        <v>1</v>
+      </c>
+      <c r="O73">
+        <v>99.42</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15">
+      <c r="A74" t="s">
+        <v>49</v>
+      </c>
+      <c r="B74" t="s">
+        <v>31</v>
+      </c>
+      <c r="C74" t="s">
+        <v>55</v>
+      </c>
+      <c r="D74">
+        <v>40</v>
+      </c>
+      <c r="E74">
+        <v>0</v>
+      </c>
+      <c r="F74">
+        <v>1</v>
+      </c>
+      <c r="G74">
+        <v>0</v>
+      </c>
+      <c r="H74">
+        <v>5</v>
+      </c>
+      <c r="I74">
+        <v>14</v>
+      </c>
+      <c r="J74">
+        <v>7</v>
+      </c>
+      <c r="K74">
+        <v>7</v>
+      </c>
+      <c r="L74"/>
+      <c r="M74">
+        <v>5</v>
+      </c>
+      <c r="N74">
+        <v>1</v>
+      </c>
+      <c r="O74">
+        <v>97.5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15">
+      <c r="A75" t="s">
+        <v>49</v>
+      </c>
+      <c r="B75" t="s">
+        <v>20</v>
+      </c>
+      <c r="C75" t="s">
+        <v>45</v>
+      </c>
+      <c r="D75">
+        <v>40</v>
+      </c>
+      <c r="E75">
+        <v>0</v>
+      </c>
+      <c r="F75">
+        <v>0</v>
+      </c>
+      <c r="G75">
+        <v>24</v>
+      </c>
+      <c r="H75">
+        <v>15</v>
+      </c>
+      <c r="I75">
+        <v>1</v>
+      </c>
+      <c r="J75">
+        <v>0</v>
+      </c>
+      <c r="K75">
+        <v>0</v>
+      </c>
+      <c r="L75"/>
+      <c r="M75">
+        <v>0</v>
+      </c>
+      <c r="N75">
+        <v>0</v>
+      </c>
+      <c r="O75">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15">
+      <c r="A76" t="s">
+        <v>49</v>
+      </c>
+      <c r="B76" t="s">
+        <v>29</v>
+      </c>
+      <c r="C76" t="s">
+        <v>56</v>
+      </c>
+      <c r="D76">
+        <v>40</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+      <c r="F76">
+        <v>1</v>
+      </c>
+      <c r="G76">
+        <v>1</v>
+      </c>
+      <c r="H76">
+        <v>6</v>
+      </c>
+      <c r="I76">
+        <v>16</v>
+      </c>
+      <c r="J76">
+        <v>6</v>
+      </c>
+      <c r="K76">
+        <v>9</v>
+      </c>
+      <c r="L76"/>
+      <c r="M76">
+        <v>1</v>
+      </c>
+      <c r="N76">
+        <v>0</v>
+      </c>
+      <c r="O76">
+        <v>97.5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15">
+      <c r="A77" t="s">
+        <v>49</v>
+      </c>
+      <c r="B77" t="s">
+        <v>31</v>
+      </c>
+      <c r="C77" t="s">
+        <v>22</v>
+      </c>
+      <c r="D77">
+        <v>34</v>
+      </c>
+      <c r="E77">
+        <v>1</v>
+      </c>
+      <c r="F77">
+        <v>2</v>
+      </c>
+      <c r="G77">
+        <v>1</v>
+      </c>
+      <c r="H77">
+        <v>4</v>
+      </c>
+      <c r="I77">
+        <v>11</v>
+      </c>
+      <c r="J77">
+        <v>7</v>
+      </c>
+      <c r="K77">
+        <v>4</v>
+      </c>
+      <c r="L77"/>
+      <c r="M77">
+        <v>3</v>
+      </c>
+      <c r="N77">
+        <v>2</v>
+      </c>
+      <c r="O77">
+        <v>94.11</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15">
+      <c r="A78" t="s">
+        <v>57</v>
+      </c>
+      <c r="B78" t="s">
+        <v>38</v>
+      </c>
+      <c r="C78" t="s">
+        <v>58</v>
+      </c>
+      <c r="D78">
+        <v>112</v>
+      </c>
+      <c r="E78">
+        <v>12</v>
+      </c>
+      <c r="F78">
+        <v>3</v>
+      </c>
+      <c r="G78">
+        <v>15</v>
+      </c>
+      <c r="H78">
+        <v>40</v>
+      </c>
+      <c r="I78">
+        <v>33</v>
+      </c>
+      <c r="J78">
+        <v>11</v>
+      </c>
+      <c r="K78">
+        <v>7</v>
+      </c>
+      <c r="L78"/>
+      <c r="M78">
+        <v>3</v>
+      </c>
+      <c r="N78">
+        <v>0</v>
+      </c>
+      <c r="O78">
+        <v>97.3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15">
+      <c r="A79" t="s">
+        <v>57</v>
+      </c>
+      <c r="B79" t="s">
+        <v>25</v>
+      </c>
+      <c r="C79" t="s">
+        <v>59</v>
+      </c>
+      <c r="D79">
+        <v>111</v>
+      </c>
+      <c r="E79">
+        <v>15</v>
+      </c>
+      <c r="F79">
+        <v>0</v>
+      </c>
+      <c r="G79">
+        <v>32</v>
+      </c>
+      <c r="H79">
+        <v>54</v>
+      </c>
+      <c r="I79">
+        <v>24</v>
+      </c>
+      <c r="J79">
+        <v>1</v>
+      </c>
+      <c r="K79">
+        <v>0</v>
+      </c>
+      <c r="L79"/>
+      <c r="M79">
+        <v>0</v>
+      </c>
+      <c r="N79">
+        <v>0</v>
+      </c>
+      <c r="O79">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15">
+      <c r="A80" t="s">
+        <v>57</v>
+      </c>
+      <c r="B80" t="s">
+        <v>38</v>
+      </c>
+      <c r="C80" t="s">
+        <v>60</v>
+      </c>
+      <c r="D80">
+        <v>49</v>
+      </c>
+      <c r="E80">
+        <v>3</v>
+      </c>
+      <c r="F80">
+        <v>0</v>
+      </c>
+      <c r="G80">
+        <v>23</v>
+      </c>
+      <c r="H80">
+        <v>17</v>
+      </c>
+      <c r="I80">
+        <v>8</v>
+      </c>
+      <c r="J80">
+        <v>3</v>
+      </c>
+      <c r="K80">
+        <v>0</v>
+      </c>
+      <c r="L80"/>
+      <c r="M80">
+        <v>0</v>
+      </c>
+      <c r="N80">
+        <v>0</v>
+      </c>
+      <c r="O80">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15">
+      <c r="A81" t="s">
+        <v>57</v>
+      </c>
+      <c r="B81" t="s">
+        <v>31</v>
+      </c>
+      <c r="C81" t="s">
+        <v>61</v>
+      </c>
+      <c r="D81">
+        <v>226</v>
+      </c>
+      <c r="E81">
+        <v>5</v>
+      </c>
+      <c r="F81">
+        <v>20</v>
+      </c>
+      <c r="G81">
+        <v>0</v>
+      </c>
+      <c r="H81">
+        <v>23</v>
+      </c>
+      <c r="I81">
+        <v>89</v>
+      </c>
+      <c r="J81">
+        <v>41</v>
+      </c>
+      <c r="K81">
+        <v>26</v>
+      </c>
+      <c r="L81"/>
+      <c r="M81">
+        <v>21</v>
+      </c>
+      <c r="N81">
+        <v>6</v>
+      </c>
+      <c r="O81">
+        <v>91.2</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15">
+      <c r="A82" t="s">
+        <v>57</v>
+      </c>
+      <c r="B82" t="s">
+        <v>25</v>
+      </c>
+      <c r="C82" t="s">
+        <v>62</v>
+      </c>
+      <c r="D82">
+        <v>44</v>
+      </c>
+      <c r="E82">
+        <v>4</v>
+      </c>
+      <c r="F82">
+        <v>3</v>
+      </c>
+      <c r="G82">
+        <v>1</v>
+      </c>
+      <c r="H82">
+        <v>6</v>
+      </c>
+      <c r="I82">
+        <v>21</v>
+      </c>
+      <c r="J82">
+        <v>10</v>
+      </c>
+      <c r="K82">
+        <v>3</v>
+      </c>
+      <c r="L82"/>
+      <c r="M82">
+        <v>0</v>
+      </c>
+      <c r="N82">
+        <v>0</v>
+      </c>
+      <c r="O82">
+        <v>93.2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15">
+      <c r="A83" t="s">
+        <v>57</v>
+      </c>
+      <c r="B83" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" t="s">
+        <v>63</v>
+      </c>
+      <c r="D83">
+        <v>44</v>
+      </c>
+      <c r="E83">
+        <v>1</v>
+      </c>
+      <c r="F83">
+        <v>0</v>
+      </c>
+      <c r="G83">
+        <v>12</v>
+      </c>
+      <c r="H83">
+        <v>17</v>
+      </c>
+      <c r="I83">
+        <v>15</v>
+      </c>
+      <c r="J83">
+        <v>2</v>
+      </c>
+      <c r="K83">
+        <v>1</v>
+      </c>
+      <c r="L83"/>
+      <c r="M83">
+        <v>1</v>
+      </c>
+      <c r="N83">
+        <v>0</v>
+      </c>
+      <c r="O83">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15">
+      <c r="A84" t="s">
+        <v>57</v>
+      </c>
+      <c r="B84" t="s">
+        <v>29</v>
+      </c>
+      <c r="C84" t="s">
+        <v>64</v>
+      </c>
+      <c r="D84">
+        <v>47</v>
+      </c>
+      <c r="E84">
+        <v>1</v>
+      </c>
+      <c r="F84">
+        <v>0</v>
+      </c>
+      <c r="G84">
+        <v>1</v>
+      </c>
+      <c r="H84">
+        <v>25</v>
+      </c>
+      <c r="I84">
+        <v>21</v>
+      </c>
+      <c r="J84">
+        <v>0</v>
+      </c>
+      <c r="K84">
+        <v>0</v>
+      </c>
+      <c r="L84"/>
+      <c r="M84">
+        <v>0</v>
+      </c>
+      <c r="N84">
+        <v>0</v>
+      </c>
+      <c r="O84">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15">
+      <c r="A85" t="s">
+        <v>57</v>
+      </c>
+      <c r="B85" t="s">
+        <v>38</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85">
+        <v>148</v>
+      </c>
+      <c r="E85">
+        <v>6</v>
+      </c>
+      <c r="F85">
+        <v>2</v>
+      </c>
+      <c r="G85">
+        <v>1</v>
+      </c>
+      <c r="H85">
+        <v>64</v>
+      </c>
+      <c r="I85">
+        <v>74</v>
+      </c>
+      <c r="J85">
+        <v>6</v>
+      </c>
+      <c r="K85">
+        <v>1</v>
+      </c>
+      <c r="L85"/>
+      <c r="M85">
+        <v>0</v>
+      </c>
+      <c r="N85">
+        <v>0</v>
+      </c>
+      <c r="O85">
+        <v>98.7</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15">
+      <c r="A86" t="s">
+        <v>57</v>
+      </c>
+      <c r="B86" t="s">
+        <v>31</v>
+      </c>
+      <c r="C86" t="s">
+        <v>40</v>
+      </c>
+      <c r="D86">
+        <v>38</v>
+      </c>
+      <c r="E86">
+        <v>1</v>
+      </c>
+      <c r="F86">
+        <v>2</v>
+      </c>
+      <c r="G86">
+        <v>1</v>
+      </c>
+      <c r="H86">
+        <v>5</v>
+      </c>
+      <c r="I86">
+        <v>26</v>
+      </c>
+      <c r="J86">
+        <v>8</v>
+      </c>
+      <c r="K86">
+        <v>3</v>
+      </c>
+      <c r="L86"/>
+      <c r="M86">
+        <v>2</v>
+      </c>
+      <c r="N86">
+        <v>1</v>
+      </c>
+      <c r="O86">
+        <v>94.7</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15">
+      <c r="A87" t="s">
+        <v>57</v>
+      </c>
+      <c r="B87" t="s">
+        <v>29</v>
+      </c>
+      <c r="C87" t="s">
+        <v>48</v>
+      </c>
+      <c r="D87">
+        <v>38</v>
+      </c>
+      <c r="E87">
+        <v>1</v>
+      </c>
+      <c r="F87">
+        <v>0</v>
+      </c>
+      <c r="G87">
+        <v>22</v>
+      </c>
+      <c r="H87">
+        <v>7</v>
+      </c>
+      <c r="I87">
+        <v>1</v>
+      </c>
+      <c r="J87">
+        <v>1</v>
+      </c>
+      <c r="K87">
+        <v>0</v>
+      </c>
+      <c r="L87"/>
+      <c r="M87">
+        <v>1</v>
+      </c>
+      <c r="N87">
+        <v>6</v>
+      </c>
+      <c r="O87">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15">
+      <c r="A88" t="s">
+        <v>57</v>
+      </c>
+      <c r="B88" t="s">
+        <v>29</v>
+      </c>
+      <c r="C88" t="s">
+        <v>65</v>
+      </c>
+      <c r="D88">
+        <v>38</v>
+      </c>
+      <c r="E88">
+        <v>1</v>
+      </c>
+      <c r="F88">
+        <v>0</v>
+      </c>
+      <c r="G88">
+        <v>17</v>
+      </c>
+      <c r="H88">
+        <v>16</v>
+      </c>
+      <c r="I88">
+        <v>1</v>
+      </c>
+      <c r="J88">
+        <v>4</v>
+      </c>
+      <c r="K88">
+        <v>0</v>
+      </c>
+      <c r="L88"/>
+      <c r="M88">
+        <v>0</v>
+      </c>
+      <c r="N88">
+        <v>0</v>
+      </c>
+      <c r="O88">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15">
+      <c r="A89" t="s">
+        <v>57</v>
+      </c>
+      <c r="B89" t="s">
+        <v>38</v>
+      </c>
+      <c r="C89" t="s">
+        <v>66</v>
+      </c>
+      <c r="D89">
+        <v>105</v>
+      </c>
+      <c r="E89">
+        <v>2</v>
+      </c>
+      <c r="F89">
+        <v>0</v>
+      </c>
+      <c r="G89">
+        <v>14</v>
+      </c>
+      <c r="H89">
+        <v>40</v>
+      </c>
+      <c r="I89">
+        <v>32</v>
+      </c>
+      <c r="J89">
+        <v>11</v>
+      </c>
+      <c r="K89">
+        <v>5</v>
+      </c>
+      <c r="L89"/>
+      <c r="M89">
+        <v>3</v>
+      </c>
+      <c r="N89">
+        <v>0</v>
+      </c>
+      <c r="O89">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15">
+      <c r="A90" t="s">
+        <v>57</v>
+      </c>
+      <c r="B90" t="s">
+        <v>25</v>
+      </c>
+      <c r="C90" t="s">
+        <v>67</v>
+      </c>
+      <c r="D90">
+        <v>106</v>
+      </c>
+      <c r="E90">
+        <v>1</v>
+      </c>
+      <c r="F90">
+        <v>0</v>
+      </c>
+      <c r="G90">
+        <v>32</v>
+      </c>
+      <c r="H90">
+        <v>47</v>
+      </c>
+      <c r="I90">
+        <v>26</v>
+      </c>
+      <c r="J90">
+        <v>0</v>
+      </c>
+      <c r="K90">
+        <v>1</v>
+      </c>
+      <c r="L90"/>
+      <c r="M90">
+        <v>0</v>
+      </c>
+      <c r="N90">
+        <v>0</v>
+      </c>
+      <c r="O90">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15">
+      <c r="A91" t="s">
+        <v>57</v>
+      </c>
+      <c r="B91" t="s">
+        <v>38</v>
+      </c>
+      <c r="C91" t="s">
+        <v>68</v>
+      </c>
+      <c r="D91">
+        <v>46</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+      <c r="F91">
+        <v>0</v>
+      </c>
+      <c r="G91">
+        <v>18</v>
+      </c>
+      <c r="H91">
+        <v>16</v>
+      </c>
+      <c r="I91">
+        <v>2</v>
+      </c>
+      <c r="J91">
+        <v>0</v>
+      </c>
+      <c r="K91">
+        <v>0</v>
+      </c>
+      <c r="L91"/>
+      <c r="M91">
+        <v>0</v>
+      </c>
+      <c r="N91">
+        <v>0</v>
+      </c>
+      <c r="O91">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15">
+      <c r="A92" t="s">
+        <v>57</v>
+      </c>
+      <c r="B92" t="s">
+        <v>31</v>
+      </c>
+      <c r="C92" t="s">
+        <v>50</v>
+      </c>
+      <c r="D92">
+        <v>215</v>
+      </c>
+      <c r="E92">
+        <v>6</v>
+      </c>
+      <c r="F92">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>2</v>
+      </c>
+      <c r="H92">
+        <v>52</v>
+      </c>
+      <c r="I92">
+        <v>76</v>
+      </c>
+      <c r="J92">
+        <v>25</v>
+      </c>
+      <c r="K92">
+        <v>25</v>
+      </c>
+      <c r="L92"/>
+      <c r="M92">
+        <v>21</v>
+      </c>
+      <c r="N92">
+        <v>6</v>
+      </c>
+      <c r="O92">
+        <v>96.3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15">
+      <c r="A93" t="s">
+        <v>57</v>
+      </c>
+      <c r="B93" t="s">
+        <v>25</v>
+      </c>
+      <c r="C93" t="s">
+        <v>52</v>
+      </c>
+      <c r="D93">
+        <v>45</v>
+      </c>
+      <c r="E93">
+        <v>3</v>
+      </c>
+      <c r="F93">
+        <v>0</v>
+      </c>
+      <c r="G93">
+        <v>0</v>
+      </c>
+      <c r="H93">
+        <v>9</v>
+      </c>
+      <c r="I93">
+        <v>20</v>
+      </c>
+      <c r="J93">
+        <v>11</v>
+      </c>
+      <c r="K93">
+        <v>5</v>
+      </c>
+      <c r="L93"/>
+      <c r="M93">
+        <v>0</v>
+      </c>
+      <c r="N93">
+        <v>0</v>
+      </c>
+      <c r="O93">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15">
+      <c r="A94" t="s">
+        <v>57</v>
+      </c>
+      <c r="B94" t="s">
+        <v>34</v>
+      </c>
+      <c r="C94" t="s">
+        <v>51</v>
+      </c>
+      <c r="D94">
+        <v>47</v>
+      </c>
+      <c r="E94">
+        <v>1</v>
+      </c>
+      <c r="F94">
+        <v>0</v>
+      </c>
+      <c r="G94">
+        <v>19</v>
+      </c>
+      <c r="H94">
+        <v>20</v>
+      </c>
+      <c r="I94">
+        <v>4</v>
+      </c>
+      <c r="J94">
+        <v>3</v>
+      </c>
+      <c r="K94">
+        <v>1</v>
+      </c>
+      <c r="L94"/>
+      <c r="M94">
+        <v>0</v>
+      </c>
+      <c r="N94">
+        <v>0</v>
+      </c>
+      <c r="O94">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15">
+      <c r="A95" t="s">
+        <v>57</v>
+      </c>
+      <c r="B95" t="s">
+        <v>29</v>
+      </c>
+      <c r="C95" t="s">
+        <v>69</v>
+      </c>
+      <c r="D95">
+        <v>47</v>
+      </c>
+      <c r="E95">
+        <v>1</v>
+      </c>
+      <c r="F95">
+        <v>0</v>
+      </c>
+      <c r="G95">
+        <v>8</v>
+      </c>
+      <c r="H95">
+        <v>33</v>
+      </c>
+      <c r="I95">
+        <v>6</v>
+      </c>
+      <c r="J95">
+        <v>0</v>
+      </c>
+      <c r="K95">
+        <v>0</v>
+      </c>
+      <c r="L95"/>
+      <c r="M95">
+        <v>0</v>
+      </c>
+      <c r="N95">
+        <v>0</v>
+      </c>
+      <c r="O95">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15">
+      <c r="A96" t="s">
+        <v>57</v>
+      </c>
+      <c r="B96" t="s">
+        <v>38</v>
+      </c>
+      <c r="C96" t="s">
+        <v>54</v>
+      </c>
+      <c r="D96">
+        <v>157</v>
+      </c>
+      <c r="E96">
+        <v>3</v>
+      </c>
+      <c r="F96">
+        <v>0</v>
+      </c>
+      <c r="G96">
+        <v>4</v>
+      </c>
+      <c r="H96">
+        <v>88</v>
+      </c>
+      <c r="I96">
+        <v>56</v>
+      </c>
+      <c r="J96">
+        <v>7</v>
+      </c>
+      <c r="K96">
+        <v>1</v>
+      </c>
+      <c r="L96"/>
+      <c r="M96">
+        <v>0</v>
+      </c>
+      <c r="N96">
+        <v>1</v>
+      </c>
+      <c r="O96">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15">
+      <c r="A97" t="s">
+        <v>57</v>
+      </c>
+      <c r="B97" t="s">
+        <v>31</v>
+      </c>
+      <c r="C97" t="s">
+        <v>55</v>
+      </c>
+      <c r="D97">
+        <v>34</v>
+      </c>
+      <c r="E97">
+        <v>4</v>
+      </c>
+      <c r="F97">
+        <v>0</v>
+      </c>
+      <c r="G97">
+        <v>0</v>
+      </c>
+      <c r="H97">
+        <v>6</v>
+      </c>
+      <c r="I97">
+        <v>20</v>
+      </c>
+      <c r="J97">
+        <v>4</v>
+      </c>
+      <c r="K97">
+        <v>4</v>
+      </c>
+      <c r="L97"/>
+      <c r="M97">
+        <v>0</v>
+      </c>
+      <c r="N97">
+        <v>0</v>
+      </c>
+      <c r="O97">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15">
+      <c r="A98" t="s">
+        <v>57</v>
+      </c>
+      <c r="B98" t="s">
+        <v>20</v>
+      </c>
+      <c r="C98" t="s">
+        <v>45</v>
+      </c>
+      <c r="D98">
+        <v>33</v>
+      </c>
+      <c r="E98">
+        <v>5</v>
+      </c>
+      <c r="F98">
+        <v>0</v>
+      </c>
+      <c r="G98">
+        <v>18</v>
+      </c>
+      <c r="H98">
+        <v>3</v>
+      </c>
+      <c r="I98">
+        <v>10</v>
+      </c>
+      <c r="J98">
+        <v>1</v>
+      </c>
+      <c r="K98">
+        <v>1</v>
+      </c>
+      <c r="L98"/>
+      <c r="M98">
+        <v>0</v>
+      </c>
+      <c r="N98">
+        <v>0</v>
+      </c>
+      <c r="O98">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15">
+      <c r="A99" t="s">
+        <v>57</v>
+      </c>
+      <c r="B99" t="s">
+        <v>29</v>
+      </c>
+      <c r="C99" t="s">
+        <v>56</v>
+      </c>
+      <c r="D99">
+        <v>37</v>
+      </c>
+      <c r="E99">
+        <v>1</v>
+      </c>
+      <c r="F99">
+        <v>0</v>
+      </c>
+      <c r="G99">
+        <v>2</v>
+      </c>
+      <c r="H99">
+        <v>26</v>
+      </c>
+      <c r="I99">
+        <v>7</v>
+      </c>
+      <c r="J99">
+        <v>1</v>
+      </c>
+      <c r="K99">
+        <v>1</v>
+      </c>
+      <c r="L99"/>
+      <c r="M99">
+        <v>0</v>
+      </c>
+      <c r="N99">
+        <v>0</v>
+      </c>
+      <c r="O99">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15">
+      <c r="A100" t="s">
+        <v>70</v>
+      </c>
+      <c r="B100" t="s">
+        <v>38</v>
+      </c>
+      <c r="C100" t="s">
+        <v>71</v>
+      </c>
+      <c r="D100">
+        <v>280</v>
+      </c>
+      <c r="E100">
+        <v>44</v>
+      </c>
+      <c r="F100">
+        <v>31</v>
+      </c>
+      <c r="G100">
+        <v>8</v>
+      </c>
+      <c r="H100">
+        <v>70</v>
+      </c>
+      <c r="I100">
+        <v>117</v>
+      </c>
+      <c r="J100">
+        <v>23</v>
+      </c>
+      <c r="K100">
+        <v>17</v>
+      </c>
+      <c r="L100"/>
+      <c r="M100">
+        <v>14</v>
+      </c>
+      <c r="N100">
+        <v>0</v>
+      </c>
+      <c r="O100">
+        <v>88.92</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15">
+      <c r="A101" t="s">
+        <v>72</v>
+      </c>
+      <c r="B101" t="s">
+        <v>25</v>
+      </c>
+      <c r="C101" t="s">
+        <v>73</v>
+      </c>
+      <c r="D101">
+        <v>284</v>
+      </c>
+      <c r="E101">
+        <v>40</v>
+      </c>
+      <c r="F101">
+        <v>0</v>
+      </c>
+      <c r="G101">
+        <v>80</v>
+      </c>
+      <c r="H101">
+        <v>112</v>
+      </c>
+      <c r="I101">
+        <v>70</v>
+      </c>
+      <c r="J101">
+        <v>2</v>
+      </c>
+      <c r="K101">
+        <v>10</v>
+      </c>
+      <c r="L101"/>
+      <c r="M101">
+        <v>0</v>
+      </c>
+      <c r="N101">
+        <v>0</v>
+      </c>
+      <c r="O101">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15">
+      <c r="A102" t="s">
+        <v>72</v>
+      </c>
+      <c r="B102" t="s">
+        <v>38</v>
+      </c>
+      <c r="C102" t="s">
+        <v>74</v>
+      </c>
+      <c r="D102">
+        <v>112</v>
+      </c>
+      <c r="E102">
+        <v>14</v>
+      </c>
+      <c r="F102">
+        <v>0</v>
+      </c>
+      <c r="G102">
+        <v>56</v>
+      </c>
+      <c r="H102">
+        <v>47</v>
+      </c>
+      <c r="I102">
+        <v>9</v>
+      </c>
+      <c r="J102">
+        <v>0</v>
+      </c>
+      <c r="K102">
+        <v>0</v>
+      </c>
+      <c r="L102"/>
+      <c r="M102">
+        <v>0</v>
+      </c>
+      <c r="N102">
+        <v>0</v>
+      </c>
+      <c r="O102">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15">
+      <c r="A103" t="s">
+        <v>72</v>
+      </c>
+      <c r="B103" t="s">
+        <v>25</v>
+      </c>
+      <c r="C103" t="s">
+        <v>75</v>
+      </c>
+      <c r="D103">
+        <v>30</v>
+      </c>
+      <c r="E103">
+        <v>4</v>
+      </c>
+      <c r="F103">
+        <v>3</v>
+      </c>
+      <c r="G103">
+        <v>0</v>
+      </c>
+      <c r="H103">
+        <v>2</v>
+      </c>
+      <c r="I103">
+        <v>15</v>
+      </c>
+      <c r="J103">
+        <v>5</v>
+      </c>
+      <c r="K103">
+        <v>3</v>
+      </c>
+      <c r="L103"/>
+      <c r="M103">
+        <v>2</v>
+      </c>
+      <c r="N103">
+        <v>0</v>
+      </c>
+      <c r="O103">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15">
+      <c r="A104" t="s">
+        <v>72</v>
+      </c>
+      <c r="B104" t="s">
+        <v>31</v>
+      </c>
+      <c r="C104" t="s">
+        <v>76</v>
+      </c>
+      <c r="D104">
+        <v>31</v>
+      </c>
+      <c r="E104">
+        <v>3</v>
+      </c>
+      <c r="F104">
+        <v>0</v>
+      </c>
+      <c r="G104">
+        <v>10</v>
+      </c>
+      <c r="H104">
+        <v>14</v>
+      </c>
+      <c r="I104">
+        <v>5</v>
+      </c>
+      <c r="J104">
+        <v>1</v>
+      </c>
+      <c r="K104">
+        <v>1</v>
+      </c>
+      <c r="L104"/>
+      <c r="M104">
+        <v>0</v>
+      </c>
+      <c r="N104">
+        <v>0</v>
+      </c>
+      <c r="O104">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15">
+      <c r="A105" t="s">
+        <v>72</v>
+      </c>
+      <c r="B105" t="s">
+        <v>31</v>
+      </c>
+      <c r="C105" t="s">
+        <v>77</v>
+      </c>
+      <c r="D105">
+        <v>50</v>
+      </c>
+      <c r="E105">
+        <v>4</v>
+      </c>
+      <c r="F105">
+        <v>0</v>
+      </c>
+      <c r="G105">
+        <v>1</v>
+      </c>
+      <c r="H105">
+        <v>15</v>
+      </c>
+      <c r="I105">
+        <v>16</v>
+      </c>
+      <c r="J105">
+        <v>7</v>
+      </c>
+      <c r="K105">
+        <v>6</v>
+      </c>
+      <c r="L105"/>
+      <c r="M105">
+        <v>4</v>
+      </c>
+      <c r="N105">
+        <v>1</v>
+      </c>
+      <c r="O105">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15">
+      <c r="A106" t="s">
+        <v>72</v>
+      </c>
+      <c r="B106" t="s">
+        <v>31</v>
+      </c>
+      <c r="C106" t="s">
+        <v>78</v>
+      </c>
+      <c r="D106">
+        <v>46</v>
+      </c>
+      <c r="E106">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>0</v>
+      </c>
+      <c r="G106">
+        <v>11</v>
+      </c>
+      <c r="H106">
+        <v>21</v>
+      </c>
+      <c r="I106">
+        <v>13</v>
+      </c>
+      <c r="J106">
+        <v>1</v>
+      </c>
+      <c r="K106">
+        <v>0</v>
+      </c>
+      <c r="L106"/>
+      <c r="M106">
+        <v>0</v>
+      </c>
+      <c r="N106">
+        <v>0</v>
+      </c>
+      <c r="O106">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15">
+      <c r="A107" t="s">
+        <v>72</v>
+      </c>
+      <c r="B107" t="s">
+        <v>38</v>
+      </c>
+      <c r="C107" t="s">
+        <v>79</v>
+      </c>
+      <c r="D107">
+        <v>28</v>
+      </c>
+      <c r="E107">
+        <v>6</v>
+      </c>
+      <c r="F107">
+        <v>2</v>
+      </c>
+      <c r="G107">
+        <v>1</v>
+      </c>
+      <c r="H107">
+        <v>5</v>
+      </c>
+      <c r="I107">
+        <v>12</v>
+      </c>
+      <c r="J107">
+        <v>2</v>
+      </c>
+      <c r="K107">
+        <v>3</v>
+      </c>
+      <c r="L107"/>
+      <c r="M107">
+        <v>3</v>
+      </c>
+      <c r="N107">
+        <v>0</v>
+      </c>
+      <c r="O107">
+        <v>92.9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15">
+      <c r="A108" t="s">
+        <v>72</v>
+      </c>
+      <c r="B108" t="s">
+        <v>25</v>
+      </c>
+      <c r="C108" t="s">
+        <v>80</v>
+      </c>
+      <c r="D108">
+        <v>31</v>
+      </c>
+      <c r="E108">
+        <v>3</v>
+      </c>
+      <c r="F108">
+        <v>0</v>
+      </c>
+      <c r="G108">
+        <v>8</v>
+      </c>
+      <c r="H108">
+        <v>19</v>
+      </c>
+      <c r="I108">
+        <v>3</v>
+      </c>
+      <c r="J108">
+        <v>1</v>
+      </c>
+      <c r="K108">
+        <v>0</v>
+      </c>
+      <c r="L108"/>
+      <c r="M108">
+        <v>0</v>
+      </c>
+      <c r="N108">
+        <v>0</v>
+      </c>
+      <c r="O108">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15">
+      <c r="A109" t="s">
+        <v>72</v>
+      </c>
+      <c r="B109" t="s">
+        <v>31</v>
+      </c>
+      <c r="C109" t="s">
+        <v>81</v>
+      </c>
+      <c r="D109">
+        <v>31</v>
+      </c>
+      <c r="E109">
+        <v>3</v>
+      </c>
+      <c r="F109">
+        <v>1</v>
+      </c>
+      <c r="G109">
+        <v>2</v>
+      </c>
+      <c r="H109">
+        <v>13</v>
+      </c>
+      <c r="I109">
+        <v>12</v>
+      </c>
+      <c r="J109">
+        <v>1</v>
+      </c>
+      <c r="K109">
+        <v>1</v>
+      </c>
+      <c r="L109"/>
+      <c r="M109">
+        <v>1</v>
+      </c>
+      <c r="N109">
+        <v>0</v>
+      </c>
+      <c r="O109">
+        <v>96.8</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15">
+      <c r="A110" t="s">
+        <v>72</v>
+      </c>
+      <c r="B110" t="s">
+        <v>38</v>
+      </c>
+      <c r="C110" t="s">
+        <v>39</v>
+      </c>
+      <c r="D110">
+        <v>187</v>
+      </c>
+      <c r="E110">
+        <v>5</v>
+      </c>
+      <c r="F110">
+        <v>5</v>
+      </c>
+      <c r="G110">
+        <v>5</v>
+      </c>
+      <c r="H110">
+        <v>89</v>
+      </c>
+      <c r="I110">
+        <v>78</v>
+      </c>
+      <c r="J110">
+        <v>10</v>
+      </c>
+      <c r="K110">
+        <v>0</v>
+      </c>
+      <c r="L110"/>
+      <c r="M110">
+        <v>0</v>
+      </c>
+      <c r="N110">
+        <v>0</v>
+      </c>
+      <c r="O110">
+        <v>97.32</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15">
+      <c r="A111" t="s">
+        <v>72</v>
+      </c>
+      <c r="B111" t="s">
+        <v>31</v>
+      </c>
+      <c r="C111" t="s">
+        <v>40</v>
+      </c>
+      <c r="D111">
+        <v>45</v>
+      </c>
+      <c r="E111">
+        <v>0</v>
+      </c>
+      <c r="F111">
+        <v>3</v>
+      </c>
+      <c r="G111">
+        <v>0</v>
+      </c>
+      <c r="H111">
+        <v>7</v>
+      </c>
+      <c r="I111">
+        <v>13</v>
+      </c>
+      <c r="J111">
+        <v>8</v>
+      </c>
+      <c r="K111">
+        <v>11</v>
+      </c>
+      <c r="L111"/>
+      <c r="M111">
+        <v>3</v>
+      </c>
+      <c r="N111">
+        <v>0</v>
+      </c>
+      <c r="O111">
+        <v>93.3</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15">
+      <c r="A112" t="s">
+        <v>72</v>
+      </c>
+      <c r="B112" t="s">
+        <v>20</v>
+      </c>
+      <c r="C112" t="s">
+        <v>48</v>
+      </c>
+      <c r="D112">
+        <v>45</v>
+      </c>
+      <c r="E112">
+        <v>0</v>
+      </c>
+      <c r="F112">
+        <v>0</v>
+      </c>
+      <c r="G112">
+        <v>28</v>
+      </c>
+      <c r="H112">
+        <v>15</v>
+      </c>
+      <c r="I112">
+        <v>2</v>
+      </c>
+      <c r="J112">
+        <v>0</v>
+      </c>
+      <c r="K112">
+        <v>0</v>
+      </c>
+      <c r="L112"/>
+      <c r="M112">
+        <v>0</v>
+      </c>
+      <c r="N112">
+        <v>0</v>
+      </c>
+      <c r="O112">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15">
+      <c r="A113" t="s">
+        <v>72</v>
+      </c>
+      <c r="B113" t="s">
+        <v>29</v>
+      </c>
+      <c r="C113" t="s">
+        <v>65</v>
+      </c>
+      <c r="D113">
+        <v>45</v>
+      </c>
+      <c r="E113">
+        <v>0</v>
+      </c>
+      <c r="F113">
+        <v>0</v>
+      </c>
+      <c r="G113">
+        <v>1</v>
+      </c>
+      <c r="H113">
+        <v>15</v>
+      </c>
+      <c r="I113">
+        <v>28</v>
+      </c>
+      <c r="J113">
+        <v>1</v>
+      </c>
+      <c r="K113">
+        <v>0</v>
+      </c>
+      <c r="L113"/>
+      <c r="M113">
+        <v>0</v>
+      </c>
+      <c r="N113">
+        <v>0</v>
+      </c>
+      <c r="O113">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="114" spans="1:15">
+      <c r="A114" t="s">
+        <v>72</v>
+      </c>
+      <c r="B114" t="s">
+        <v>38</v>
+      </c>
+      <c r="C114" t="s">
+        <v>82</v>
+      </c>
+      <c r="D114">
+        <v>231</v>
+      </c>
+      <c r="E114">
+        <v>33</v>
+      </c>
+      <c r="F114">
+        <v>3</v>
+      </c>
+      <c r="G114">
+        <v>9</v>
+      </c>
+      <c r="H114">
+        <v>145</v>
+      </c>
+      <c r="I114">
+        <v>65</v>
+      </c>
+      <c r="J114">
+        <v>7</v>
+      </c>
+      <c r="K114">
+        <v>5</v>
+      </c>
+      <c r="L114"/>
+      <c r="M114">
+        <v>0</v>
+      </c>
+      <c r="N114">
+        <v>0</v>
+      </c>
+      <c r="O114">
+        <v>98.7</v>
+      </c>
+    </row>
+    <row r="115" spans="1:15">
+      <c r="A115" t="s">
+        <v>72</v>
+      </c>
+      <c r="B115" t="s">
+        <v>25</v>
+      </c>
+      <c r="C115" t="s">
+        <v>83</v>
+      </c>
+      <c r="D115">
+        <v>264</v>
+      </c>
+      <c r="E115">
+        <v>0</v>
+      </c>
+      <c r="F115">
+        <v>0</v>
+      </c>
+      <c r="G115">
+        <v>87</v>
+      </c>
+      <c r="H115">
+        <v>126</v>
+      </c>
+      <c r="I115">
+        <v>51</v>
+      </c>
+      <c r="J115">
+        <v>0</v>
+      </c>
+      <c r="K115">
+        <v>0</v>
+      </c>
+      <c r="L115"/>
+      <c r="M115">
+        <v>0</v>
+      </c>
+      <c r="N115">
+        <v>0</v>
+      </c>
+      <c r="O115">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="116" spans="1:15">
+      <c r="A116" t="s">
+        <v>72</v>
+      </c>
+      <c r="B116" t="s">
+        <v>38</v>
+      </c>
+      <c r="C116" t="s">
+        <v>84</v>
+      </c>
+      <c r="D116">
+        <v>106</v>
+      </c>
+      <c r="E116">
+        <v>1</v>
+      </c>
+      <c r="F116">
+        <v>0</v>
+      </c>
+      <c r="G116">
+        <v>106</v>
+      </c>
+      <c r="H116">
+        <v>0</v>
+      </c>
+      <c r="I116">
+        <v>0</v>
+      </c>
+      <c r="J116">
+        <v>0</v>
+      </c>
+      <c r="K116">
+        <v>0</v>
+      </c>
+      <c r="L116"/>
+      <c r="M116">
+        <v>0</v>
+      </c>
+      <c r="N116">
+        <v>0</v>
+      </c>
+      <c r="O116">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="117" spans="1:15">
+      <c r="A117" t="s">
+        <v>72</v>
+      </c>
+      <c r="B117" t="s">
+        <v>25</v>
+      </c>
+      <c r="C117" t="s">
+        <v>85</v>
+      </c>
+      <c r="D117">
+        <v>31</v>
+      </c>
+      <c r="E117">
+        <v>2</v>
+      </c>
+      <c r="F117">
+        <v>0</v>
+      </c>
+      <c r="G117">
+        <v>2</v>
+      </c>
+      <c r="H117">
+        <v>11</v>
+      </c>
+      <c r="I117">
+        <v>13</v>
+      </c>
+      <c r="J117">
+        <v>2</v>
+      </c>
+      <c r="K117">
+        <v>3</v>
+      </c>
+      <c r="L117"/>
+      <c r="M117">
+        <v>0</v>
+      </c>
+      <c r="N117">
+        <v>0</v>
+      </c>
+      <c r="O117">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="118" spans="1:15">
+      <c r="A118" t="s">
+        <v>72</v>
+      </c>
+      <c r="B118" t="s">
+        <v>38</v>
+      </c>
+      <c r="C118" t="s">
+        <v>86</v>
+      </c>
+      <c r="D118">
+        <v>33</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+      <c r="F118">
+        <v>0</v>
+      </c>
+      <c r="G118">
+        <v>13</v>
+      </c>
+      <c r="H118">
+        <v>20</v>
+      </c>
+      <c r="I118">
+        <v>0</v>
+      </c>
+      <c r="J118">
+        <v>0</v>
+      </c>
+      <c r="K118">
+        <v>0</v>
+      </c>
+      <c r="L118"/>
+      <c r="M118">
+        <v>0</v>
+      </c>
+      <c r="N118">
+        <v>0</v>
+      </c>
+      <c r="O118">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="119" spans="1:15">
+      <c r="A119" t="s">
+        <v>72</v>
+      </c>
+      <c r="B119" t="s">
+        <v>31</v>
+      </c>
+      <c r="C119" t="s">
+        <v>87</v>
+      </c>
+      <c r="D119">
+        <v>33</v>
+      </c>
+      <c r="E119">
+        <v>0</v>
+      </c>
+      <c r="F119">
+        <v>0</v>
+      </c>
+      <c r="G119">
+        <v>7</v>
+      </c>
+      <c r="H119">
+        <v>12</v>
+      </c>
+      <c r="I119">
+        <v>11</v>
+      </c>
+      <c r="J119">
+        <v>1</v>
+      </c>
+      <c r="K119">
+        <v>2</v>
+      </c>
+      <c r="L119"/>
+      <c r="M119">
+        <v>0</v>
+      </c>
+      <c r="N119">
+        <v>0</v>
+      </c>
+      <c r="O119">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="120" spans="1:15">
+      <c r="A120" t="s">
+        <v>72</v>
+      </c>
+      <c r="B120" t="s">
+        <v>38</v>
+      </c>
+      <c r="C120" t="s">
+        <v>88</v>
+      </c>
+      <c r="D120">
+        <v>33</v>
+      </c>
+      <c r="E120">
+        <v>0</v>
+      </c>
+      <c r="F120">
+        <v>0</v>
+      </c>
+      <c r="G120">
+        <v>13</v>
+      </c>
+      <c r="H120">
+        <v>20</v>
+      </c>
+      <c r="I120">
+        <v>0</v>
+      </c>
+      <c r="J120">
+        <v>0</v>
+      </c>
+      <c r="K120">
+        <v>0</v>
+      </c>
+      <c r="L120"/>
+      <c r="M120">
+        <v>0</v>
+      </c>
+      <c r="N120">
+        <v>0</v>
+      </c>
+      <c r="O120">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="121" spans="1:15">
+      <c r="A121" t="s">
+        <v>72</v>
+      </c>
+      <c r="B121" t="s">
+        <v>25</v>
+      </c>
+      <c r="C121" t="s">
+        <v>89</v>
+      </c>
+      <c r="D121">
+        <v>33</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+      <c r="F121">
+        <v>0</v>
+      </c>
+      <c r="G121">
+        <v>16</v>
+      </c>
+      <c r="H121">
+        <v>12</v>
+      </c>
+      <c r="I121">
+        <v>5</v>
+      </c>
+      <c r="J121">
+        <v>0</v>
+      </c>
+      <c r="K121">
+        <v>0</v>
+      </c>
+      <c r="L121"/>
+      <c r="M121">
+        <v>0</v>
+      </c>
+      <c r="N121">
+        <v>0</v>
+      </c>
+      <c r="O121">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="122" spans="1:15">
+      <c r="A122" t="s">
+        <v>72</v>
+      </c>
+      <c r="B122" t="s">
+        <v>31</v>
+      </c>
+      <c r="C122" t="s">
+        <v>90</v>
+      </c>
+      <c r="D122">
+        <v>42</v>
+      </c>
+      <c r="E122">
+        <v>5</v>
+      </c>
+      <c r="F122">
+        <v>1</v>
+      </c>
+      <c r="G122">
+        <v>0</v>
+      </c>
+      <c r="H122">
+        <v>6</v>
+      </c>
+      <c r="I122">
+        <v>25</v>
+      </c>
+      <c r="J122">
+        <v>2</v>
+      </c>
+      <c r="K122">
+        <v>6</v>
+      </c>
+      <c r="L122"/>
+      <c r="M122">
+        <v>0</v>
+      </c>
+      <c r="N122">
+        <v>5</v>
+      </c>
+      <c r="O122">
+        <v>97.83</v>
+      </c>
+    </row>
+    <row r="123" spans="1:15">
+      <c r="A123" t="s">
+        <v>72</v>
+      </c>
+      <c r="B123" t="s">
+        <v>31</v>
+      </c>
+      <c r="C123" t="s">
+        <v>91</v>
+      </c>
+      <c r="D123">
+        <v>47</v>
+      </c>
+      <c r="E123">
+        <v>0</v>
+      </c>
+      <c r="F123">
+        <v>0</v>
+      </c>
+      <c r="G123">
+        <v>9</v>
+      </c>
+      <c r="H123">
+        <v>25</v>
+      </c>
+      <c r="I123">
+        <v>5</v>
+      </c>
+      <c r="J123">
+        <v>5</v>
+      </c>
+      <c r="K123">
+        <v>2</v>
+      </c>
+      <c r="L123"/>
+      <c r="M123">
+        <v>0</v>
+      </c>
+      <c r="N123">
+        <v>1</v>
+      </c>
+      <c r="O123">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="124" spans="1:15">
+      <c r="A124" t="s">
+        <v>72</v>
+      </c>
+      <c r="B124" t="s">
+        <v>38</v>
+      </c>
+      <c r="C124" t="s">
+        <v>54</v>
+      </c>
+      <c r="D124">
+        <v>205</v>
+      </c>
+      <c r="E124">
+        <v>7</v>
+      </c>
+      <c r="F124">
+        <v>2</v>
+      </c>
+      <c r="G124">
+        <v>6</v>
+      </c>
+      <c r="H124">
+        <v>91</v>
+      </c>
+      <c r="I124">
+        <v>90</v>
+      </c>
+      <c r="J124">
+        <v>13</v>
+      </c>
+      <c r="K124">
+        <v>3</v>
+      </c>
+      <c r="L124"/>
+      <c r="M124">
+        <v>0</v>
+      </c>
+      <c r="N124">
+        <v>0</v>
+      </c>
+      <c r="O124">
+        <v>99.02</v>
+      </c>
+    </row>
+    <row r="125" spans="1:15">
+      <c r="A125" t="s">
+        <v>72</v>
+      </c>
+      <c r="B125" t="s">
+        <v>31</v>
+      </c>
+      <c r="C125" t="s">
+        <v>55</v>
+      </c>
+      <c r="D125">
+        <v>44</v>
+      </c>
+      <c r="E125">
+        <v>0</v>
+      </c>
+      <c r="F125">
+        <v>1</v>
+      </c>
+      <c r="G125">
+        <v>0</v>
+      </c>
+      <c r="H125">
+        <v>10</v>
+      </c>
+      <c r="I125">
+        <v>19</v>
+      </c>
+      <c r="J125">
+        <v>9</v>
+      </c>
+      <c r="K125">
+        <v>5</v>
+      </c>
+      <c r="L125"/>
+      <c r="M125">
+        <v>0</v>
+      </c>
+      <c r="N125">
+        <v>0</v>
+      </c>
+      <c r="O125">
+        <v>97.73</v>
+      </c>
+    </row>
+    <row r="126" spans="1:15">
+      <c r="A126" t="s">
+        <v>72</v>
+      </c>
+      <c r="B126" t="s">
+        <v>20</v>
+      </c>
+      <c r="C126" t="s">
+        <v>45</v>
+      </c>
+      <c r="D126">
+        <v>44</v>
+      </c>
+      <c r="E126">
+        <v>1</v>
+      </c>
+      <c r="F126">
+        <v>0</v>
+      </c>
+      <c r="G126">
+        <v>36</v>
+      </c>
+      <c r="H126">
+        <v>7</v>
+      </c>
+      <c r="I126">
+        <v>1</v>
+      </c>
+      <c r="J126">
+        <v>0</v>
+      </c>
+      <c r="K126">
+        <v>0</v>
+      </c>
+      <c r="L126"/>
+      <c r="M126">
+        <v>0</v>
+      </c>
+      <c r="N126">
+        <v>0</v>
+      </c>
+      <c r="O126">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="127" spans="1:15">
+      <c r="A127" t="s">
+        <v>72</v>
+      </c>
+      <c r="B127" t="s">
+        <v>31</v>
+      </c>
+      <c r="C127" t="s">
+        <v>65</v>
+      </c>
+      <c r="D127">
+        <v>44</v>
+      </c>
+      <c r="E127">
+        <v>3</v>
+      </c>
+      <c r="F127">
+        <v>0</v>
+      </c>
+      <c r="G127">
+        <v>0</v>
+      </c>
+      <c r="H127">
+        <v>12</v>
+      </c>
+      <c r="I127">
+        <v>24</v>
+      </c>
+      <c r="J127">
+        <v>3</v>
+      </c>
+      <c r="K127">
+        <v>0</v>
+      </c>
+      <c r="L127"/>
+      <c r="M127">
+        <v>1</v>
+      </c>
+      <c r="N127">
+        <v>0</v>
+      </c>
+      <c r="O127">
+        <v>97.96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">